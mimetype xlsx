--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e2f20313ac04c45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R793911affd7348fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b541907a5e541da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R430dcf8fe1b749d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R276446f361ff4056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b541907a5e541da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4abbb1fe70214ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R430dcf8fe1b749d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>qualitative Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>