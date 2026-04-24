--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R793911affd7348fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbef9ac57d5644d64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R430dcf8fe1b749d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb77a64186b244bcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4abbb1fe70214ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R430dcf8fe1b749d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85cd72ea66d14c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb77a64186b244bcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>qualitative Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>