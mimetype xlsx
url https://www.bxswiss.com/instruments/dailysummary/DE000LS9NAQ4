--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbef9ac57d5644d64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re63aa823423c4070" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb77a64186b244bcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9715f15c189b4d43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85cd72ea66d14c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb77a64186b244bcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb5f2c82438a43b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9715f15c189b4d43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>qualitative Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>