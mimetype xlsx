--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re63aa823423c4070" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eaa47503ac44992" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9715f15c189b4d43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e6c7bbd49034f9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb5f2c82438a43b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9715f15c189b4d43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50f04188ed7645e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e6c7bbd49034f9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>qualitative Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,879</x:t>
-[...549 lines deleted...]
-          <x:t>115,700</x:t>
+          <x:t>116,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>