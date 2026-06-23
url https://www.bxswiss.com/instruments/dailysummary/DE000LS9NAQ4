--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eaa47503ac44992" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reebc10cca4044a88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e6c7bbd49034f9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ecf480a80e24730"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50f04188ed7645e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e6c7bbd49034f9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radd3c69114e94b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ecf480a80e24730" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>qualitative Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,442</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>