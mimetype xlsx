--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reebc10cca4044a88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f370009d6214eab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ecf480a80e24730"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a0d17aa34404b1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radd3c69114e94b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ecf480a80e24730" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf0f29c54091456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a0d17aa34404b1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>qualitative Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>