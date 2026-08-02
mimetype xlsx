--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f370009d6214eab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b25c926a979441e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a0d17aa34404b1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R679f177443db4128"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf0f29c54091456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a0d17aa34404b1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf5faf3e63db4e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R679f177443db4128" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>qualitative Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,156</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>