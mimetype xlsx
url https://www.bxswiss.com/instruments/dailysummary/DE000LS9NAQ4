--- v13 (2026-08-02)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b25c926a979441e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80e1b387bca74abd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R679f177443db4128"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R006fa4a8673041e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf5faf3e63db4e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R679f177443db4128" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb17ef9ede07f42e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R006fa4a8673041e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>qualitative Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>