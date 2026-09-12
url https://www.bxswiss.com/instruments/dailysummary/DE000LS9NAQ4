--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80e1b387bca74abd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra70a7cc22acc401a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R006fa4a8673041e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re68e13a438ce4fb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb17ef9ede07f42e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R006fa4a8673041e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd78a01f4e0b4285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re68e13a438ce4fb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>qualitative Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>