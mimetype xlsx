--- v15 (2026-09-12)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra70a7cc22acc401a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd1695a05555434b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re68e13a438ce4fb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc68ccdb8d7d045a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd78a01f4e0b4285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re68e13a438ce4fb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c3b3d633f624b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc68ccdb8d7d045a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>qualitative Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>130,658</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,510</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>130,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,656</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,176</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>