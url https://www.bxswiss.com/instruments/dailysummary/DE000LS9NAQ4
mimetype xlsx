--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd1695a05555434b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30781705b9f74714" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc68ccdb8d7d045a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76316f2c6ad442c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c3b3d633f624b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc68ccdb8d7d045a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe79ca9b6b8442b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76316f2c6ad442c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>qualitative Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>130,782</x:t>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,720</x:t>
-[...43 lines deleted...]
-          <x:t>130,630</x:t>
+          <x:t>130,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,776</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>128,463</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>