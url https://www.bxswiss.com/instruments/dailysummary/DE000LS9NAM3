--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95e017ecfa734f95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d4f3b703e014b6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fbb8c80c804428d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f2546f10c514c91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R483406b46c56420d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fbb8c80c804428d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9340420a8c3848d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f2546f10c514c91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sustainable Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,306</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>