--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d4f3b703e014b6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d63eb9a64af4139" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f2546f10c514c91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14d5fd35726a44a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9340420a8c3848d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f2546f10c514c91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra70b18c31b944242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14d5fd35726a44a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sustainable Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>