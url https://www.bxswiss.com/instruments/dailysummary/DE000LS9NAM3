--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d63eb9a64af4139" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48268102135543f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14d5fd35726a44a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refa4df9a753a40a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra70b18c31b944242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14d5fd35726a44a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6cb60f31285461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refa4df9a753a40a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sustainable Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>