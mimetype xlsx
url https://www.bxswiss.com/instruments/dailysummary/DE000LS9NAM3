--- v9 (2026-05-14)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48268102135543f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fcd5077b7f34b57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refa4df9a753a40a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5e69e93063d4942"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6cb60f31285461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refa4df9a753a40a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf469c96063304419" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5e69e93063d4942" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sustainable Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>74,535</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>