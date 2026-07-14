--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fcd5077b7f34b57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R399b4088f1e34518" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5e69e93063d4942"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8dc2903bc534004"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf469c96063304419" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5e69e93063d4942" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c50d6fd7bfd4262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8dc2903bc534004" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sustainable Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>