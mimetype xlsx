--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R399b4088f1e34518" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca610a08b9b94338" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8dc2903bc534004"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97c2ae072a394446"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c50d6fd7bfd4262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8dc2903bc534004" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R613708a94f604f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97c2ae072a394446" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sustainable Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>