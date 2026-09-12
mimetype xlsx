--- v12 (2026-08-03)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca610a08b9b94338" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd59d1f866f4849f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97c2ae072a394446"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf006b1583214f9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R613708a94f604f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97c2ae072a394446" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09d50fa5ced74e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf006b1583214f9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sustainable Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>86,824</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>