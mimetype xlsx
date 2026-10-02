--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd59d1f866f4849f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2558f0b05e424c1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf006b1583214f9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3241e72250e24ce3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09d50fa5ced74e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf006b1583214f9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd2aeb0d62a24222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3241e72250e24ce3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sustainable Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,802</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>