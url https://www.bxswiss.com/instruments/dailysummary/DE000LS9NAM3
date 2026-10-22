--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2558f0b05e424c1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fdd194745f24134" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3241e72250e24ce3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4ee1f8bea1945a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd2aeb0d62a24222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3241e72250e24ce3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R041c3278a8404200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4ee1f8bea1945a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sustainable Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,552</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>