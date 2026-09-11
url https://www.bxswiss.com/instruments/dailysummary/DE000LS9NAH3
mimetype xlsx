--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red6d8e1503334d4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R048053d980a346b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0690ff939fd14367"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3841ad5bf06b469d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5f9d10e46954e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0690ff939fd14367" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf01ae0d5b1f74ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3841ad5bf06b469d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe Top30 stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>177,358</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>177,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,158</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,802</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>