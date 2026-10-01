--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R048053d980a346b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebefbc47459145c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3841ad5bf06b469d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe36561df3e7403d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf01ae0d5b1f74ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3841ad5bf06b469d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe32aebb93aa4365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe36561df3e7403d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe Top30 stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>174,449</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>172,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,846</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>