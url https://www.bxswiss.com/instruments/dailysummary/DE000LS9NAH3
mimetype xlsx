--- v12 (2026-10-01)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebefbc47459145c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93a45c438eca4f94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe36561df3e7403d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R229a6e37c2124cb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe32aebb93aa4365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe36561df3e7403d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71e095c15d4f454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R229a6e37c2124cb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe Top30 stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>174,353</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>173,178</x:t>
-[...555 lines deleted...]
-        <x:is>
           <x:t>172,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>