--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc71a9e970c384257" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0395996167b41af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7df53e16ca784e9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd24af3ea884a40f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91a8fc286dd542e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7df53e16ca784e9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82317449a04342fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd24af3ea884a40f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe Top30 stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>163,238</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>