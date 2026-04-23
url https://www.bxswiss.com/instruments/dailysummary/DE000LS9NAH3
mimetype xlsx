--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0395996167b41af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1516e1bbc4674028" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd24af3ea884a40f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c6d84988ee344f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82317449a04342fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd24af3ea884a40f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd94f44c2df6e4e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c6d84988ee344f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe Top30 stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>