--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1516e1bbc4674028" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3821affe5dee4d66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c6d84988ee344f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc306baaa5642417d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd94f44c2df6e4e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c6d84988ee344f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R802843898ff0455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc306baaa5642417d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe Top30 stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>