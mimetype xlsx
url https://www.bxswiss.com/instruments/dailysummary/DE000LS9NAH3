--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3821affe5dee4d66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R526d4e79c51146ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc306baaa5642417d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb297b834ad04d1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R802843898ff0455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc306baaa5642417d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c62880ecfbe4e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb297b834ad04d1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe Top30 stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...306 lines deleted...]
-          <x:t>156,651</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>155,715</x:t>
-[...242 lines deleted...]
-          <x:t>153,962</x:t>
+          <x:t>158,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>