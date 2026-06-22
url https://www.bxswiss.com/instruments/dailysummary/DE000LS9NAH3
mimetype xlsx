--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R526d4e79c51146ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b099e5f6fb94ca0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb297b834ad04d1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a966736e0b14fe2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c62880ecfbe4e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb297b834ad04d1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R468e7084d815496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a966736e0b14fe2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe Top30 stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>