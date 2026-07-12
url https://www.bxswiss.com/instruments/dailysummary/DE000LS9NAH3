--- v7 (2026-06-22)
+++ v8 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b099e5f6fb94ca0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R133fa55f6a1c454c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a966736e0b14fe2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree60f85428de4a1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R468e7084d815496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a966736e0b14fe2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cf0f4d70a154053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree60f85428de4a1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe Top30 stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>