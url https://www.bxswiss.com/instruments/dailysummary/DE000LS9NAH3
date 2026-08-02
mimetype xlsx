--- v8 (2026-07-12)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R133fa55f6a1c454c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3adf846ffd3849e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree60f85428de4a1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R166e3aca00ef47ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cf0f4d70a154053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree60f85428de4a1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re03dac15ecc44fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R166e3aca00ef47ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe Top30 stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>