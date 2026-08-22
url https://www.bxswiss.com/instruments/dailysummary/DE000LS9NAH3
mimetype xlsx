--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3adf846ffd3849e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red6d8e1503334d4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R166e3aca00ef47ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0690ff939fd14367"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re03dac15ecc44fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R166e3aca00ef47ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5f9d10e46954e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0690ff939fd14367" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe Top30 stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,052</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,413</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>