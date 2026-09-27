--- v11 (2026-09-06)
+++ v12 (2026-09-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f5aa66931c84a48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R854400d7c3244d9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb5d686d25184816"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a91af2c8df44271"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd795c30450bc496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb5d686d25184816" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44ad4e1252744eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a91af2c8df44271" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitale Startups &amp; Aufsteiger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,626 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...119 lines deleted...]
-          <x:t>183,105</x:t>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>183,059</x:t>
-[...463 lines deleted...]
-          <x:t>185,000</x:t>
+          <x:t>183,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>