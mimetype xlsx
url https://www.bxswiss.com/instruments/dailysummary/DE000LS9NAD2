--- v12 (2026-09-27)
+++ v13 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R854400d7c3244d9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R303a9ca4f1f94f8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a91af2c8df44271"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf79310b468a4489d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44ad4e1252744eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a91af2c8df44271" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd4d0617db834e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf79310b468a4489d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitale Startups &amp; Aufsteiger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>