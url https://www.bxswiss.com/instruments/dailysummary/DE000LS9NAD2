--- v13 (2026-10-17)
+++ v14 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R303a9ca4f1f94f8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdba8ee7acc1a4091" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf79310b468a4489d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R807ffc6de86e4a98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd4d0617db834e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf79310b468a4489d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67f0ba8d4890482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R807ffc6de86e4a98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitale Startups &amp; Aufsteiger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>