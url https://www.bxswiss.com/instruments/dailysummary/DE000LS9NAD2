--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1f4ec5094904c8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6356ecc02f1d41f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3dbb218711c4c66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d467d71db5e498b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R790fb4fbe9b2493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3dbb218711c4c66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R674765b224fc49f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d467d71db5e498b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitale Startups &amp; Aufsteiger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...161 lines deleted...]
-          <x:t>19.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>154,150</x:t>
-[...305 lines deleted...]
-        <x:is>
           <x:t>154,717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,475</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>