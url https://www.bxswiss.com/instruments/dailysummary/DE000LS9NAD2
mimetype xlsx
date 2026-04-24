--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6356ecc02f1d41f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21e9dd974ad94ea7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d467d71db5e498b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd30c4ca4750499f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R674765b224fc49f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d467d71db5e498b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1375cb6bbf6b45f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd30c4ca4750499f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitale Startups &amp; Aufsteiger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>