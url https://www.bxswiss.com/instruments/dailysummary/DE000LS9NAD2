--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21e9dd974ad94ea7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7edeee4420724513" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd30c4ca4750499f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76427fcb983c4acd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1375cb6bbf6b45f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd30c4ca4750499f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R308889709d8245af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76427fcb983c4acd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitale Startups &amp; Aufsteiger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,332</x:t>
@@ -737,31 +346,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>