--- v7 (2026-05-14)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7edeee4420724513" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc147b5a603504950" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76427fcb983c4acd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref4885fc9ec9479b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R308889709d8245af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76427fcb983c4acd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R320b976d5e87474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref4885fc9ec9479b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitale Startups &amp; Aufsteiger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,579 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...546 lines deleted...]
-          <x:t>169,169</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>