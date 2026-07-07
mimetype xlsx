--- v8 (2026-06-15)
+++ v9 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc147b5a603504950" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15022f68a37746e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref4885fc9ec9479b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0509ab34303f452c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R320b976d5e87474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref4885fc9ec9479b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40aea795cea1422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0509ab34303f452c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitale Startups &amp; Aufsteiger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>