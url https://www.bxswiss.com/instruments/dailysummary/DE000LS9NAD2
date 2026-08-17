--- v9 (2026-07-07)
+++ v10 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15022f68a37746e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2d709e6d2854d77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0509ab34303f452c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree4e3f0ead434824"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40aea795cea1422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0509ab34303f452c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree8d185c6d1940fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree4e3f0ead434824" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitale Startups &amp; Aufsteiger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>171,640</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>