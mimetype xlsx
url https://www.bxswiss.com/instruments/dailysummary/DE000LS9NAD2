--- v10 (2026-08-17)
+++ v11 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2d709e6d2854d77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f5aa66931c84a48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree4e3f0ead434824"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb5d686d25184816"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree8d185c6d1940fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree4e3f0ead434824" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd795c30450bc496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb5d686d25184816" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitale Startups &amp; Aufsteiger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,269</x:t>
@@ -737,31 +339,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>