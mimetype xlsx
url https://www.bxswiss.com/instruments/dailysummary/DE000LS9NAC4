--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19e6d24b77b04a80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e96563e2c2f45f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recf229cecd0c4325"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cf2dd4cca8f4a2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc15b689ef9b248ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recf229cecd0c4325" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ae01542d96f477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cf2dd4cca8f4a2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stars and Stripes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>