--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e96563e2c2f45f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16ca84f73131495f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cf2dd4cca8f4a2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60e8e9c35ff24358"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ae01542d96f477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cf2dd4cca8f4a2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R064aa03a7015424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60e8e9c35ff24358" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stars and Stripes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,481</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>