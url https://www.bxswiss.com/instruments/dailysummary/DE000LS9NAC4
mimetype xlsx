--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16ca84f73131495f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35f512e74e074d9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60e8e9c35ff24358"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ea15b2639bd464b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R064aa03a7015424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60e8e9c35ff24358" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d722d9fa20e413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ea15b2639bd464b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stars and Stripes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,732</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>