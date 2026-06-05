--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35f512e74e074d9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R473d527aafbe46e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ea15b2639bd464b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0211aca43a054a20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d722d9fa20e413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ea15b2639bd464b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7077b9c5c0bc4e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0211aca43a054a20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stars and Stripes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>