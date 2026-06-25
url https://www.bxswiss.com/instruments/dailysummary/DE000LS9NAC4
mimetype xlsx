--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R473d527aafbe46e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72708c39c1f94086" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0211aca43a054a20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44b8f69839d44803"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7077b9c5c0bc4e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0211aca43a054a20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dc0315369fa4b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44b8f69839d44803" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stars and Stripes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>