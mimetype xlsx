--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72708c39c1f94086" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1607c5a8b2b4b9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44b8f69839d44803"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32167b48972046c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dc0315369fa4b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44b8f69839d44803" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd44c77b466f4ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32167b48972046c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stars and Stripes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,668</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>