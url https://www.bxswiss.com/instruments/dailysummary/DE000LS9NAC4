--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1607c5a8b2b4b9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06947629fa50417d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32167b48972046c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76787cc9b9a449f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd44c77b466f4ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32167b48972046c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref444a3dcb6c4b0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76787cc9b9a449f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stars and Stripes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>