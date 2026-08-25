--- v12 (2026-08-04)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06947629fa50417d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8ccf9919d5b4df5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76787cc9b9a449f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd87874c3dd2148d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref444a3dcb6c4b0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76787cc9b9a449f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27455f85736e4f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd87874c3dd2148d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stars and Stripes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,994</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>