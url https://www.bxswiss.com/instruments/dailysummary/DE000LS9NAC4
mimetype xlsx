--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8ccf9919d5b4df5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1dbf3c3de254876" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd87874c3dd2148d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89644bbaab244c9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27455f85736e4f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd87874c3dd2148d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e1d68a379f14c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89644bbaab244c9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stars and Stripes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>