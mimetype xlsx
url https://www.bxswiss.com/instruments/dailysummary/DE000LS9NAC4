--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1dbf3c3de254876" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0a04a1809434bfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89644bbaab244c9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fb3057f29764f56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e1d68a379f14c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89644bbaab244c9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44f13f9a74334f47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fb3057f29764f56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stars and Stripes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,753</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>