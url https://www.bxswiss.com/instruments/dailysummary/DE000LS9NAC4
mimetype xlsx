--- v15 (2026-10-04)
+++ v16 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0a04a1809434bfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0d055e1b50d4343" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fb3057f29764f56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R522d0257672c463b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44f13f9a74334f47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fb3057f29764f56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R776192c35f8e44d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R522d0257672c463b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stars and Stripes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>