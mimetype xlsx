--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9a8e7c0c2aa4cfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20d07116be5343aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a840c0cf6624a71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf480b34e50754a24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R035f47e7ff8e4057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a840c0cf6624a71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5119dbe5b0d34a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf480b34e50754a24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Economic Moat - let it grow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>232,655</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>