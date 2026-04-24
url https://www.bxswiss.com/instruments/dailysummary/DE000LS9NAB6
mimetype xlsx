--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20d07116be5343aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea758a6da9274a0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf480b34e50754a24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8d6d097c8924ec7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5119dbe5b0d34a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf480b34e50754a24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2646ccdf9ad84e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8d6d097c8924ec7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Economic Moat - let it grow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>