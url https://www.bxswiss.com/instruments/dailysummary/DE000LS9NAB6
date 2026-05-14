--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea758a6da9274a0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fa0cce0188b4413" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8d6d097c8924ec7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67d37d5912a24599"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2646ccdf9ad84e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8d6d097c8924ec7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5656e3a6ce746ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67d37d5912a24599" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Economic Moat - let it grow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>