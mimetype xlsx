--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fa0cce0188b4413" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a2ccc2cbcb849b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67d37d5912a24599"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcf232cb718e4240"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5656e3a6ce746ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67d37d5912a24599" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c2bbaf6701042f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcf232cb718e4240" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Economic Moat - let it grow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>226,157</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>224,906</x:t>
-[...512 lines deleted...]
-          <x:t>228,516</x:t>
+          <x:t>225,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>