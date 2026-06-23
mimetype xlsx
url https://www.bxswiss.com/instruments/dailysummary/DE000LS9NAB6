--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a2ccc2cbcb849b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0e9ec54e61240dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcf232cb718e4240"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25b0a2f07f3f45b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c2bbaf6701042f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcf232cb718e4240" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78fa2edc2c9b4ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25b0a2f07f3f45b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Economic Moat - let it grow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>