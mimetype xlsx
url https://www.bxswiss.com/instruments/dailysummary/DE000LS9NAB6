--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0e9ec54e61240dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf59e7977143446ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25b0a2f07f3f45b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4b536de66274a89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78fa2edc2c9b4ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25b0a2f07f3f45b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5902faa4b2304960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4b536de66274a89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Economic Moat - let it grow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>