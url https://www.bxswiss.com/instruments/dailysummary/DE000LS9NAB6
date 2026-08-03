--- v8 (2026-07-13)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf59e7977143446ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R786e8a4e702a41ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4b536de66274a89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5becfbfe0ce14579"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5902faa4b2304960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4b536de66274a89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R638268236cfd4578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5becfbfe0ce14579" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Economic Moat - let it grow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>228,426</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>230,819</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>231,078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,021</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>