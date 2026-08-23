--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R786e8a4e702a41ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34c29ae984e14e22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5becfbfe0ce14579"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd25ccb4605bc43bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R638268236cfd4578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5becfbfe0ce14579" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f9aaf76a1694d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd25ccb4605bc43bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Economic Moat - let it grow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>