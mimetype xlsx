--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34c29ae984e14e22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9b0149d462d4504" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd25ccb4605bc43bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf02df870c0d44a43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f9aaf76a1694d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd25ccb4605bc43bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82bf9924c1d34f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf02df870c0d44a43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Economic Moat - let it grow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>