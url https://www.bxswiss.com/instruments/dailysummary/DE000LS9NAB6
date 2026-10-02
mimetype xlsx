--- v11 (2026-09-12)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9b0149d462d4504" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9973762bd0e44374" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf02df870c0d44a43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67950d2edae84bed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82bf9924c1d34f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf02df870c0d44a43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6a37963e9834006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67950d2edae84bed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Economic Moat - let it grow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>