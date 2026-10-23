--- v12 (2026-10-02)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9973762bd0e44374" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7da359a7de084d73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67950d2edae84bed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dbd750ed3b34c31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6a37963e9834006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67950d2edae84bed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00225def77864ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dbd750ed3b34c31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Economic Moat - let it grow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,834</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>