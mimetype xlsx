--- v13 (2026-08-29)
+++ v14 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47c91ec5d4bd4d59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90d1b109e631415c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b7e8ff27e2f4dfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra447970f3b704b7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc338a31b919403f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b7e8ff27e2f4dfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfac11648dbf44cde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra447970f3b704b7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term Quality Stocks World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>