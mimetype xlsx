--- v14 (2026-09-18)
+++ v15 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90d1b109e631415c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recce8f2573bb45d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra447970f3b704b7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c0631ed4b7f4fd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfac11648dbf44cde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra447970f3b704b7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20a12b654a244895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c0631ed4b7f4fd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term Quality Stocks World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>