--- v15 (2026-10-09)
+++ v16 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recce8f2573bb45d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b6a4c5938b74502" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c0631ed4b7f4fd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra84d6ae156f64cb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20a12b654a244895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c0631ed4b7f4fd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R249eefd37de347ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra84d6ae156f64cb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term Quality Stocks World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...134 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,628</x:t>
-[...75 lines deleted...]
-          <x:t>138,692</x:t>
+          <x:t>139,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,306</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...364 lines deleted...]
-          <x:t>07.10.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,836</x:t>
-[...36 lines deleted...]
-          <x:t>138,486</x:t>
+          <x:t>139,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>