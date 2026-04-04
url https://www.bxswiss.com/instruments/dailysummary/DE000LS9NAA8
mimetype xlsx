--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R201e0a9a5b0d49d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9db7058966f0476d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R931022ab16b249cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racdb74aa41504df5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd060106334f8438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R931022ab16b249cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0ec6616e78641fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racdb74aa41504df5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term Quality Stocks World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,149</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>