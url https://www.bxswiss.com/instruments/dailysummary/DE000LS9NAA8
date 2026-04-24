--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9db7058966f0476d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdec5cb7a101748ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racdb74aa41504df5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c44cb67c7d04f39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0ec6616e78641fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racdb74aa41504df5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b6b0c6df52445c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c44cb67c7d04f39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term Quality Stocks World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,180</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,665</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>