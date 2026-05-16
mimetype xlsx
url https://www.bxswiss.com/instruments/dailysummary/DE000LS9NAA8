--- v8 (2026-04-24)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdec5cb7a101748ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd672a3c4b3c040fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c44cb67c7d04f39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96fafd5725d5484a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b6b0c6df52445c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c44cb67c7d04f39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9273c9f0e15749fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96fafd5725d5484a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term Quality Stocks World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>124,243</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...343 lines deleted...]
-          <x:t>127,103</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,873</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>