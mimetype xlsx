--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd672a3c4b3c040fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b51826dea2341c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96fafd5725d5484a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8aecda1a5504fa3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9273c9f0e15749fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96fafd5725d5484a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R032f74246c26413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8aecda1a5504fa3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term Quality Stocks World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...328 lines deleted...]
-          <x:t>126,404</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,972</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>127,511</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,139</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>