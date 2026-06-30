--- v10 (2026-06-05)
+++ v11 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b51826dea2341c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a6908e58ae54860" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8aecda1a5504fa3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b955d57e15b43a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R032f74246c26413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8aecda1a5504fa3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90bfab63b42240d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b955d57e15b43a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term Quality Stocks World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>