--- v11 (2026-06-30)
+++ v12 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a6908e58ae54860" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R176e501e3dd642ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b955d57e15b43a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R135c2dedfae44453"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90bfab63b42240d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b955d57e15b43a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R954739b41fb544d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R135c2dedfae44453" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term Quality Stocks World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,945</x:t>
-[...188 lines deleted...]
-          <x:t>129,993</x:t>
+          <x:t>129,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,714</x:t>
-[...350 lines deleted...]
-          <x:t>129,070</x:t>
+          <x:t>129,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>