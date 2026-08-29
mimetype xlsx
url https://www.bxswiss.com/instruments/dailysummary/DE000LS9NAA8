--- v12 (2026-07-20)
+++ v13 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R176e501e3dd642ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47c91ec5d4bd4d59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R135c2dedfae44453"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b7e8ff27e2f4dfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R954739b41fb544d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R135c2dedfae44453" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc338a31b919403f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b7e8ff27e2f4dfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term Quality Stocks World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...559 lines deleted...]
-          <x:t>132,231</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>