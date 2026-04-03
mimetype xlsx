--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R113b4f89a7a44f95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a73e8106f2c46c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R487aff5f65c5441a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R214ca04b6e3f4214"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53ee9ed4b9e54562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R487aff5f65c5441a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1df22e2d34f84269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R214ca04b6e3f4214" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FuReVest: Future Relevance Inv.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>488,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>488,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>