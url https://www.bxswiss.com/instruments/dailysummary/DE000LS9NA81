--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a73e8106f2c46c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb766b506c6e499a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R214ca04b6e3f4214"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra66a452edb9a47ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1df22e2d34f84269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R214ca04b6e3f4214" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4389e9403b740c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra66a452edb9a47ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FuReVest: Future Relevance Inv.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>509,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>507,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>