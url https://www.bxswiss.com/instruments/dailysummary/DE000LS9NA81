--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb766b506c6e499a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98eebfa81a4e4db8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra66a452edb9a47ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7c6442e56e0465d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4389e9403b740c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra66a452edb9a47ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1bb052596c948c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7c6442e56e0465d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FuReVest: Future Relevance Inv.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>519,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>514,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>514,609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>510,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>499,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>509,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,667</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>