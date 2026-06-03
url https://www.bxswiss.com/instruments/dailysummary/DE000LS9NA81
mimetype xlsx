--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98eebfa81a4e4db8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ae5e6b33e5c4174" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7c6442e56e0465d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R803fa28cc6ee4795"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1bb052596c948c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7c6442e56e0465d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra64177d1689140d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R803fa28cc6ee4795" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FuReVest: Future Relevance Inv.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>507,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>509,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>499,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>510,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>506,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>510,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,636</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>