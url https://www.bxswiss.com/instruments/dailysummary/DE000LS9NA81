--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ae5e6b33e5c4174" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd041bfe9696947cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R803fa28cc6ee4795"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R837e1d240b67468b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra64177d1689140d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R803fa28cc6ee4795" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73fdfa7310924008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R837e1d240b67468b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FuReVest: Future Relevance Inv.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>498,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>494,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>494,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>487,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>492,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>486,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>486,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,499</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>