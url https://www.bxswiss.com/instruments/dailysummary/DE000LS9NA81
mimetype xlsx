--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd041bfe9696947cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5238a32cb2b4818" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R837e1d240b67468b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d93b0be085d4dc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73fdfa7310924008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R837e1d240b67468b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8743b9dd1f54493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d93b0be085d4dc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FuReVest: Future Relevance Inv.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>485,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>494,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>492,187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>488,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>484,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,269</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>