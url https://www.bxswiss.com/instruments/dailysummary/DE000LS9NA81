--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5238a32cb2b4818" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8caab0af92f74f43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d93b0be085d4dc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf9748cdc1464569"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8743b9dd1f54493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d93b0be085d4dc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dfe99f9dd1a439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf9748cdc1464569" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FuReVest: Future Relevance Inv.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>480,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>506,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>507,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>