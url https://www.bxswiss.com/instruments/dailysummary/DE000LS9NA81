--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8caab0af92f74f43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0deebffb75354fdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf9748cdc1464569"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91e6f08bb12243f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dfe99f9dd1a439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf9748cdc1464569" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3d420c432f04902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91e6f08bb12243f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FuReVest: Future Relevance Inv.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>510,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>505,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,359</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>512,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>506,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>