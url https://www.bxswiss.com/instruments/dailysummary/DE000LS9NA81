--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0deebffb75354fdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e3b569c7e1442b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91e6f08bb12243f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70303c25e3c3465e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3d420c432f04902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91e6f08bb12243f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35842bf376334021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70303c25e3c3465e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FuReVest: Future Relevance Inv.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>514,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>494,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>495,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>