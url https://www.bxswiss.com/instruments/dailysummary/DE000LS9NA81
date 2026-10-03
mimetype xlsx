--- v15 (2026-09-11)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e3b569c7e1442b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd925f8536fc9479d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70303c25e3c3465e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ad77d54c42c4f1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35842bf376334021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70303c25e3c3465e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d7657cff7c44538" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ad77d54c42c4f1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FuReVest: Future Relevance Inv.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>494,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>495,677</x:t>
-[...414 lines deleted...]
-          <x:t>499,418</x:t>
+          <x:t>489,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>