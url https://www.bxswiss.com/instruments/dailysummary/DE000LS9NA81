--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd925f8536fc9479d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ac4ba5c9efd49c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ad77d54c42c4f1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5d8b7b3491f40f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d7657cff7c44538" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ad77d54c42c4f1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1293b32ebba34396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5d8b7b3491f40f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FuReVest: Future Relevance Inv.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>492,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>494,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>491,496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>