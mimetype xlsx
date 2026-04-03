--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6afce70229a6400c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d38a1156b1d494a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dc2af9de0244fd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ace4716b0f5489f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5da6bc23aad74904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dc2af9de0244fd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb26b27a01c5d484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ace4716b0f5489f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Eine Aktie ins Glück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>81,836</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>81,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>81,701</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>81,802</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,659</x:t>
-[...463 lines deleted...]
-          <x:t>80,869</x:t>
+          <x:t>81,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>