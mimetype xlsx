--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d38a1156b1d494a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94dc712c18984b52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ace4716b0f5489f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8e6ee73331145ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb26b27a01c5d484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ace4716b0f5489f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R528040f9705949b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8e6ee73331145ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Eine Aktie ins Glück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>