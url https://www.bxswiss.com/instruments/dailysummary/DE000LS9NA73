--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94dc712c18984b52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad3cbca585344b20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8e6ee73331145ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34fa1d8f28124a56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R528040f9705949b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8e6ee73331145ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R935819c3c4af4690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34fa1d8f28124a56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Eine Aktie ins Glück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>81,986</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,887</x:t>
-[...11 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>81,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,911</x:t>
-        </x:is>
-[...472 lines deleted...]
-          <x:t>82,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>