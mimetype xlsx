--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad3cbca585344b20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9114ff82b9e74573" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34fa1d8f28124a56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82509743fc334ddf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R935819c3c4af4690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34fa1d8f28124a56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61821f60e5f046c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82509743fc334ddf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Eine Aktie ins Glück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...198 lines deleted...]
-          <x:t>82,140</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,037</x:t>
-[...195 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>81,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,942</x:t>
-[...151 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>81,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,733</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>