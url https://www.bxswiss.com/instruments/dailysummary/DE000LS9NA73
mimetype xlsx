--- v9 (2026-06-02)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9114ff82b9e74573" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c38b936a23e4b40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82509743fc334ddf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9d65284de7e402d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61821f60e5f046c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82509743fc334ddf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c5dc6744fe84e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9d65284de7e402d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Eine Aktie ins Glück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,955</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>81,807</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,837</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>81,733</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>