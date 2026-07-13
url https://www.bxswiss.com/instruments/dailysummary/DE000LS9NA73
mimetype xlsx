--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c38b936a23e4b40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re686f336ed09451b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9d65284de7e402d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf8826b57b194db8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c5dc6744fe84e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9d65284de7e402d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R268e81e381bc49cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf8826b57b194db8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Eine Aktie ins Glück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>81,867</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,835</x:t>
-[...119 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>82,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,446</x:t>
-[...48 lines deleted...]
-          <x:t>82,295</x:t>
+          <x:t>82,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,227</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>82,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,158</x:t>
-[...16 lines deleted...]
-          <x:t>82,250</x:t>
+          <x:t>82,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,150</x:t>
-[...112 lines deleted...]
-          <x:t>82,561</x:t>
+          <x:t>82,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>