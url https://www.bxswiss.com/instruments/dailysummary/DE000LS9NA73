--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re686f336ed09451b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R949abf2d99e449b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf8826b57b194db8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf978a5c538c54a66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R268e81e381bc49cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf8826b57b194db8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2d828182ee441c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf978a5c538c54a66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Eine Aktie ins Glück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>82,295</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,227</x:t>
-[...215 lines deleted...]
-          <x:t>82,219</x:t>
+          <x:t>82,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,322</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>82,317</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>