--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R949abf2d99e449b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3d1bb75f52b414b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf978a5c538c54a66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68aacd3e1dea4444"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2d828182ee441c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf978a5c538c54a66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c75f417bdcf419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68aacd3e1dea4444" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Eine Aktie ins Glück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,656</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>