--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3d1bb75f52b414b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06262bef08314869" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68aacd3e1dea4444"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8f629506bed4bce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c75f417bdcf419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68aacd3e1dea4444" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3989fb52fb3d4353" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8f629506bed4bce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Eine Aktie ins Glück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,423</x:t>
-[...58 lines deleted...]
-          <x:t>83,367</x:t>
+          <x:t>83,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,480</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>83,428</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>