--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06262bef08314869" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6503baa9dff54102" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8f629506bed4bce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde4a757ff0764b21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3989fb52fb3d4353" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8f629506bed4bce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fc91a2ce13843c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde4a757ff0764b21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Eine Aktie ins Glück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>83,450</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,523</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>84,349</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,146</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>