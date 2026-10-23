--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6503baa9dff54102" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65c8dfbaaf974c36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde4a757ff0764b21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2756b99c2ea0404a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fc91a2ce13843c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde4a757ff0764b21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50ea984406ba47d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2756b99c2ea0404a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Eine Aktie ins Glück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>