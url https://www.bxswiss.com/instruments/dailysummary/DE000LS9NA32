--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fdc8731912541d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a6e5c661f2b453f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3695a2eb020c4bfe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d51b5fc59ab4316"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R220e82b617e64b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3695a2eb020c4bfe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re31b895893de44ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d51b5fc59ab4316" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>gefallene Value-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>97,304</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,846</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>