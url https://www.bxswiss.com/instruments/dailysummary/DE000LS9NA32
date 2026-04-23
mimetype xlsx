--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a6e5c661f2b453f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac23540d87764de9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d51b5fc59ab4316"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18f73c2f4e934459"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re31b895893de44ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d51b5fc59ab4316" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a205bbd38d0465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18f73c2f4e934459" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>gefallene Value-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,737</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>