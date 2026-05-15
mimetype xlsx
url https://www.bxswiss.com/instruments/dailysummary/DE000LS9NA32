--- v6 (2026-04-23)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac23540d87764de9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c806858dea44358" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18f73c2f4e934459"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b6689547af6400a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a205bbd38d0465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18f73c2f4e934459" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d845e60e9004ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b6689547af6400a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>gefallene Value-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>