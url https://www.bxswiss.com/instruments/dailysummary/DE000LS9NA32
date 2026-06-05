--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c806858dea44358" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01987aa75a0941fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b6689547af6400a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc78eccce45ed47d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d845e60e9004ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b6689547af6400a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55263c03996d4f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc78eccce45ed47d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>gefallene Value-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>94,762</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,960</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>94,762</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,960</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...312 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>