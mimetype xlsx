--- v8 (2026-06-05)
+++ v9 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01987aa75a0941fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bb32e6a844649b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc78eccce45ed47d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3edb5dba8504065"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55263c03996d4f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc78eccce45ed47d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R252cb7608e01405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3edb5dba8504065" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>gefallene Value-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +224,598 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>