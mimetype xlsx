--- v9 (2026-07-04)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bb32e6a844649b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra447d8cc9d264527" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3edb5dba8504065"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3933f9b7f36e4cc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R252cb7608e01405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3edb5dba8504065" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ed987d6ae8c4f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3933f9b7f36e4cc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>gefallene Value-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>