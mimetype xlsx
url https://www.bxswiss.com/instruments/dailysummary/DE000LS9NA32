--- v10 (2026-07-05)
+++ v11 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra447d8cc9d264527" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R418319509836404f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3933f9b7f36e4cc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e1a060d0ed94c02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ed987d6ae8c4f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3933f9b7f36e4cc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde65f8631e284324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e1a060d0ed94c02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>gefallene Value-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,991</x:t>
-[...252 lines deleted...]
-          <x:t>93,990</x:t>
+          <x:t>95,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,441</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>