--- v11 (2026-08-13)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R418319509836404f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ab5784d98f3402f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e1a060d0ed94c02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra13fc71a0091445a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde65f8631e284324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e1a060d0ed94c02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra11cfbace1464e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra13fc71a0091445a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>gefallene Value-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>95,136</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,727</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>95,721</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...451 lines deleted...]
-          <x:t>95,441</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>