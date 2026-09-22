--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ab5784d98f3402f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84a5106bcddc4b40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra13fc71a0091445a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc748478906284c22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra11cfbace1464e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra13fc71a0091445a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb75e5705ea3346ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc748478906284c22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>gefallene Value-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>