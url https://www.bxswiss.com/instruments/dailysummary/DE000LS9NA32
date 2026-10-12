--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84a5106bcddc4b40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45fbad508b754333" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc748478906284c22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ab4276fbe4946d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb75e5705ea3346ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc748478906284c22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5913a4ffe5b4635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ab4276fbe4946d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>gefallene Value-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>96,061</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,773</x:t>
-[...210 lines deleted...]
-          <x:t>97,332</x:t>
+          <x:t>96,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,899</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>97,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,459</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>