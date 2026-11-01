--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45fbad508b754333" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raac15cf2d92b4e76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ab4276fbe4946d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8e3d02dd5b94efd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5913a4ffe5b4635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ab4276fbe4946d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47ead8a0ab194983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8e3d02dd5b94efd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>gefallene Value-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>