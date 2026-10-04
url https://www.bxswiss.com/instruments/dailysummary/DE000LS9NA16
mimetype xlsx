--- v11 (2026-09-13)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91d6c4c8da69449e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9354660fede64246" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree4577f8ffcd4016"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff7e8a9563704094"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e18804afab846bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree4577f8ffcd4016" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeb39da67e4640b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff7e8a9563704094" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The four A's and more.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>