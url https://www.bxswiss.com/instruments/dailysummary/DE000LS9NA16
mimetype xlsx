--- v12 (2026-10-04)
+++ v13 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9354660fede64246" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raab93956512c4991" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff7e8a9563704094"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6b302e1b569426e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeb39da67e4640b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff7e8a9563704094" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf628e387f20e455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6b302e1b569426e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The four A's and more.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,468</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>