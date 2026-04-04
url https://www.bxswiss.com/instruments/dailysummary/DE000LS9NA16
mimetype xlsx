--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R392e497afa5e4490" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5abfd6162d4749a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbef2ebc152f40e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R664ccaa8849a47e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33c639e21422497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbef2ebc152f40e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d66f6d8e77345b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R664ccaa8849a47e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The four A's and more.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>