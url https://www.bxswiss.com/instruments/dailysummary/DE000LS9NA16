--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5abfd6162d4749a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe818567cf744181" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R664ccaa8849a47e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R783abcf1bafa4782"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d66f6d8e77345b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R664ccaa8849a47e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd158a8104be4370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R783abcf1bafa4782" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The four A's and more.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>139,918</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,252</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>132,640</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>