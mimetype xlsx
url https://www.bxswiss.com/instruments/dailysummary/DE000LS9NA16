--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe818567cf744181" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d87332533394936" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R783abcf1bafa4782"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R114ef16e9eae4443"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd158a8104be4370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R783abcf1bafa4782" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7708f6f60c574c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R114ef16e9eae4443" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The four A's and more.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>