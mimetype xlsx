--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d87332533394936" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c863a16b8eb4dfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R114ef16e9eae4443"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1be1f529db014f64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7708f6f60c574c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R114ef16e9eae4443" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7c8892b53c34a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1be1f529db014f64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The four A's and more.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>173,087</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,229</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>