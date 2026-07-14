--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c863a16b8eb4dfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8185e4506829403f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1be1f529db014f64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49e8b8fe37144bf8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7c8892b53c34a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1be1f529db014f64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R774496e105e54bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49e8b8fe37144bf8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The four A's and more.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>