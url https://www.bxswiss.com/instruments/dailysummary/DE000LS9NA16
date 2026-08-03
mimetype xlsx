--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8185e4506829403f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c6fba9aa5994d9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49e8b8fe37144bf8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ce3b15f566742bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R774496e105e54bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49e8b8fe37144bf8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc21ed49f89314ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ce3b15f566742bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The four A's and more.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,646</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>