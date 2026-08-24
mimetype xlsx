--- v9 (2026-08-03)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c6fba9aa5994d9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9029ba1049714e45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ce3b15f566742bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35829ce6b7714b98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc21ed49f89314ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ce3b15f566742bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R242907345c204278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35829ce6b7714b98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The four A's and more.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>173,979</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>173,855</x:t>
-[...65 lines deleted...]
-          <x:t>169,894</x:t>
+          <x:t>172,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,985</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>163,161</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>