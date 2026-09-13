--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9029ba1049714e45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91d6c4c8da69449e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35829ce6b7714b98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree4577f8ffcd4016"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R242907345c204278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35829ce6b7714b98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e18804afab846bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree4577f8ffcd4016" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The four A's and more.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>