--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R778ff74a56e64e23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reedeaa0b73ec405c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6154bb811b14228"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdbdfc9602484738"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4601fea867743d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6154bb811b14228" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafbefeff0be14d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdbdfc9602484738" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Finanztrends US-Biotech SMidCaps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,395 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...343 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -731,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>