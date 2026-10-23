--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reedeaa0b73ec405c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f57178595424b0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdbdfc9602484738"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c01cdbffff34b98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafbefeff0be14d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdbdfc9602484738" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8422929153464d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c01cdbffff34b98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Finanztrends US-Biotech SMidCaps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>