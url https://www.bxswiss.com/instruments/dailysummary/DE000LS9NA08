--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2c720363d514a8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90ee4fb75bb843b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf576774aac34cce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd39e1476ac12473f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73e003c9f57243cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf576774aac34cce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R187c275d65b64fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd39e1476ac12473f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Finanztrends US-Biotech SMidCaps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>