--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90ee4fb75bb843b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde213d105fd84139" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd39e1476ac12473f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R436c847fab364d9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R187c275d65b64fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd39e1476ac12473f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R960a194f518d463c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R436c847fab364d9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Finanztrends US-Biotech SMidCaps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,527 +149,122 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>79,928</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,329</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...155 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,879</x:t>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>