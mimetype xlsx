--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde213d105fd84139" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R317d76ec1c414662" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R436c847fab364d9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc7f248651f34d89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R960a194f518d463c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R436c847fab364d9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b15d759040d4973" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc7f248651f34d89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Finanztrends US-Biotech SMidCaps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,442</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>87,943</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>