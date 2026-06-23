--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R317d76ec1c414662" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84805dd5ff6d496b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc7f248651f34d89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R072c67c42a9e4cb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b15d759040d4973" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc7f248651f34d89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cf7487fb8044870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R072c67c42a9e4cb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Finanztrends US-Biotech SMidCaps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>88,616</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,579</x:t>
-[...485 lines deleted...]
-          <x:t>86,392</x:t>
+          <x:t>85,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>