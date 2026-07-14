--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84805dd5ff6d496b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8e1729e3d024a07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R072c67c42a9e4cb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5f2d6701b8d4e47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cf7487fb8044870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R072c67c42a9e4cb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d8f164b173b4683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5f2d6701b8d4e47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Finanztrends US-Biotech SMidCaps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>88,440</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,067</x:t>
-[...452 lines deleted...]
-        <x:is>
           <x:t>90,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>