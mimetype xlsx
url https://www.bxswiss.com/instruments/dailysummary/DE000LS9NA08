--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8e1729e3d024a07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8da7af679b4949d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5f2d6701b8d4e47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2951b4f98ed649f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d8f164b173b4683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5f2d6701b8d4e47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f8416763a1d4135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2951b4f98ed649f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Finanztrends US-Biotech SMidCaps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>