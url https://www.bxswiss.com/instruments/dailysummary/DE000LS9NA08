--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8da7af679b4949d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf35d518648654fae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2951b4f98ed649f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e6cf43932554b8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f8416763a1d4135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2951b4f98ed649f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R307f0497cf3b4af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e6cf43932554b8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Finanztrends US-Biotech SMidCaps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>