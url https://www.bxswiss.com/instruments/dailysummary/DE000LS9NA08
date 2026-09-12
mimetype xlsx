--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf35d518648654fae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R778ff74a56e64e23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e6cf43932554b8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6154bb811b14228"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R307f0497cf3b4af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e6cf43932554b8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4601fea867743d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6154bb811b14228" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Finanztrends US-Biotech SMidCaps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NA08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,661</x:t>
@@ -764,31 +326,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>