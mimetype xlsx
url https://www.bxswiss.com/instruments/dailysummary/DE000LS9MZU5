--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41601cdac98b4376" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R043fda44418b40ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R727d08e07ecd4259"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R236b5f445a52460b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4565c5fc857642db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R727d08e07ecd4259" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b9a76d654874709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R236b5f445a52460b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DACH+ Quality Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,664</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>