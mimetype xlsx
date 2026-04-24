--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R043fda44418b40ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ddc721fbcfb4d72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R236b5f445a52460b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra345e93b750e44df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b9a76d654874709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R236b5f445a52460b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aa62739ecf64889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra345e93b750e44df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DACH+ Quality Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>