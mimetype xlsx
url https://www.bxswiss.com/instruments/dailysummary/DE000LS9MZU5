--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ddc721fbcfb4d72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76c77f8c7daf41c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra345e93b750e44df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9c3c531d09f4948"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aa62739ecf64889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra345e93b750e44df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80ce02596eee49da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9c3c531d09f4948" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DACH+ Quality Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>