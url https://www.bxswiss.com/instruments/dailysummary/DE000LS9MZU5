--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76c77f8c7daf41c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44d0795e8bc84b94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9c3c531d09f4948"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d2e64b60ceb4b62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80ce02596eee49da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9c3c531d09f4948" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93d3ccdadb0f4c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d2e64b60ceb4b62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DACH+ Quality Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>