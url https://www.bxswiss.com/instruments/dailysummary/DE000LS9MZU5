--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44d0795e8bc84b94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cb337ab50754cc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d2e64b60ceb4b62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08093fba76304dd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93d3ccdadb0f4c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d2e64b60ceb4b62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b423aeb7d934520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08093fba76304dd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DACH+ Quality Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>