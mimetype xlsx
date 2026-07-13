--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cb337ab50754cc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9383142aeab74bbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08093fba76304dd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32101254776e4027"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b423aeb7d934520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08093fba76304dd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76cf98b7bbe24c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32101254776e4027" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DACH+ Quality Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>