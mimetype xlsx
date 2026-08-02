--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9383142aeab74bbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c18f5f394534241" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32101254776e4027"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf06cd29bfcb1487e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76cf98b7bbe24c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32101254776e4027" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7156bc55fc1a4114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf06cd29bfcb1487e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DACH+ Quality Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,982</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>