--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c18f5f394534241" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2dc8af26c3d4d43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf06cd29bfcb1487e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recc342570bc74aea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7156bc55fc1a4114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf06cd29bfcb1487e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2f4cd8dec644ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recc342570bc74aea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DACH+ Quality Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,947</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>