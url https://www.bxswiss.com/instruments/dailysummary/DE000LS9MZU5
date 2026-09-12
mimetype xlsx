--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2dc8af26c3d4d43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce84e7721d8640ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recc342570bc74aea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1d091619d414316"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2f4cd8dec644ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recc342570bc74aea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8ce1878184f4f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1d091619d414316" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DACH+ Quality Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>