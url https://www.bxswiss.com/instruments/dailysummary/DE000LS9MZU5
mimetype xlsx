--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce84e7721d8640ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1112e9e9d2364b77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1d091619d414316"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf814efc34d0414b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8ce1878184f4f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1d091619d414316" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2577e5fb77854323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf814efc34d0414b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DACH+ Quality Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>