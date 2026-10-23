--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1112e9e9d2364b77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5fa64b0cb7c4142" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf814efc34d0414b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R337c434e81b3467f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2577e5fb77854323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf814efc34d0414b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re19f29e41fc746e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R337c434e81b3467f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DACH+ Quality Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>