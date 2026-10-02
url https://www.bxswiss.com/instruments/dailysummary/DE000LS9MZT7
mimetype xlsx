--- v11 (2026-09-12)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf80bb83a9d6f43cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5ab7d4773494d2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R566f7688bea74a76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52afabfdaf1c4ce8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad6a3292bf114ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R566f7688bea74a76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ea810095f144277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52afabfdaf1c4ce8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Trading ohne Hebel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,157</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>