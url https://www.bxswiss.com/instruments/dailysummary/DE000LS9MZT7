--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5ab7d4773494d2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0164ad04e4a147ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52afabfdaf1c4ce8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R687dd13e491b4880"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ea810095f144277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52afabfdaf1c4ce8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93b935e2b9d94f2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R687dd13e491b4880" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Trading ohne Hebel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>110,073</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>109,984</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,882</x:t>
-[...6 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>109,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,310</x:t>
-[...387 lines deleted...]
-          <x:t>108,157</x:t>
+          <x:t>110,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>