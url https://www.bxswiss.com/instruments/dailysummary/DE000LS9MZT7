--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra28913ea127c4077" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b5068ee9a6f49cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ad24bc04ed54f7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10c1cd0920f64789"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dfda423ae204bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ad24bc04ed54f7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9b4d5d6e1724cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10c1cd0920f64789" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Trading ohne Hebel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,922</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>