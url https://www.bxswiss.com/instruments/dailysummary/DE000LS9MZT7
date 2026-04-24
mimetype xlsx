--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b5068ee9a6f49cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad2a2f1154a44bae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10c1cd0920f64789"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R946e8e2da8af4542"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9b4d5d6e1724cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10c1cd0920f64789" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7833179b01a04a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R946e8e2da8af4542" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Trading ohne Hebel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>98,415</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,554</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>98,972</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,881</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>98,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,672</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>