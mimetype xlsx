--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad2a2f1154a44bae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0ad13336b324d85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R946e8e2da8af4542"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd579dbc097664adf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7833179b01a04a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R946e8e2da8af4542" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16f44e10db2a4c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd579dbc097664adf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Trading ohne Hebel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>