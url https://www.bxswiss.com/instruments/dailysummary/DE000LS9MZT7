--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0ad13336b324d85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb67ee10abfc4657" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd579dbc097664adf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R943e851c87734506"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16f44e10db2a4c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd579dbc097664adf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R322f81cfe59f4d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R943e851c87734506" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Trading ohne Hebel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,829</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>