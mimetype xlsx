--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb67ee10abfc4657" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R179fe842a27948b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R943e851c87734506"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e29ce476bff4656"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R322f81cfe59f4d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R943e851c87734506" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R992c017c07da47ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e29ce476bff4656" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Trading ohne Hebel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>99,799</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,622</x:t>
-[...215 lines deleted...]
-          <x:t>100,060</x:t>
+          <x:t>100,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,538</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>101,179</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>