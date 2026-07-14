--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R179fe842a27948b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reea94857b45c4480" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e29ce476bff4656"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf293d91e9e124ef7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R992c017c07da47ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e29ce476bff4656" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb62fba33280547d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf293d91e9e124ef7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Trading ohne Hebel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>100,776</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...478 lines deleted...]
-          <x:t>99,989</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>