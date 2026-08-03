--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reea94857b45c4480" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16a062aeec034ba0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf293d91e9e124ef7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5d878d5f1b24249"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb62fba33280547d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf293d91e9e124ef7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e7e2684262541c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5d878d5f1b24249" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Trading ohne Hebel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>