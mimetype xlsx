--- v10 (2026-08-03)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16a062aeec034ba0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf80bb83a9d6f43cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5d878d5f1b24249"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R566f7688bea74a76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e7e2684262541c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5d878d5f1b24249" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad6a3292bf114ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R566f7688bea74a76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Trading ohne Hebel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>107,657</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,242</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>