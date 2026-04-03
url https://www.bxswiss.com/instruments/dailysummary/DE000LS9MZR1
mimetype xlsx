--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9885954dabcc4cfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd89d26ab94d248b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2d1eb63f0c84511"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87a878fee0be444d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba79d4efa34f48d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2d1eb63f0c84511" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03575a6b61e1410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87a878fee0be444d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Visionär</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>