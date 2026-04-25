--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd89d26ab94d248b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75e33f1accd0485a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87a878fee0be444d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a9dd9fa5202436c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03575a6b61e1410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87a878fee0be444d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bea24e84df94a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a9dd9fa5202436c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Visionär</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>