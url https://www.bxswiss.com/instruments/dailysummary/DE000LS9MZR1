--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75e33f1accd0485a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rede33ec95cde46f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a9dd9fa5202436c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90915a5f08854ab4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bea24e84df94a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a9dd9fa5202436c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra99880e3406c47e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90915a5f08854ab4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Visionär</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>