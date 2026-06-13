--- v7 (2026-05-16)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rede33ec95cde46f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fcb0b68a6e24eae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90915a5f08854ab4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6a4e29811874371"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra99880e3406c47e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90915a5f08854ab4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88d972e836024344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6a4e29811874371" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Visionär</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>