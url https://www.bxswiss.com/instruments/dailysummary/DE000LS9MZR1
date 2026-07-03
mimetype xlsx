--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fcb0b68a6e24eae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8b9d37126a24898" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6a4e29811874371"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aa4abb4b2b44c57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88d972e836024344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6a4e29811874371" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R313ff511ba9d47ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aa4abb4b2b44c57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Visionär</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>