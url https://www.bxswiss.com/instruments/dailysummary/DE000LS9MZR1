--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8b9d37126a24898" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re628afab0b96497b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aa4abb4b2b44c57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b5546714b04475e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R313ff511ba9d47ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aa4abb4b2b44c57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf821db10bf6d43e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b5546714b04475e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Visionär</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>