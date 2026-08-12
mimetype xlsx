--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re628afab0b96497b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb685bcb415e48e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b5546714b04475e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7c9f75bc10e41dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf821db10bf6d43e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b5546714b04475e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1a791a39e3b4247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7c9f75bc10e41dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Visionär</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>