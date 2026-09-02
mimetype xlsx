--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb685bcb415e48e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39ba66afdbaa4eaf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7c9f75bc10e41dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra242c6de31a24076"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1a791a39e3b4247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7c9f75bc10e41dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5ca597ccfe24ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra242c6de31a24076" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Visionär</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>