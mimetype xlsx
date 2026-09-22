--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39ba66afdbaa4eaf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9737a09af78b4648" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra242c6de31a24076"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb21be4f40bdc4cf1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5ca597ccfe24ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra242c6de31a24076" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46d70976696e4ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb21be4f40bdc4cf1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Visionär</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>