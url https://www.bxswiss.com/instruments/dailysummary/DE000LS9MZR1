--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9737a09af78b4648" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ad3b962a5a145e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb21be4f40bdc4cf1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R128e0f411bd6411c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46d70976696e4ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb21be4f40bdc4cf1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01ec872687134791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R128e0f411bd6411c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Visionär</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>