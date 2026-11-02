--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ad3b962a5a145e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra870e0c4b43e4e50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R128e0f411bd6411c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9c65f2b09d74ecc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01ec872687134791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R128e0f411bd6411c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2848892181b74a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9c65f2b09d74ecc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Visionär</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>