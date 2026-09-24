--- v12 (2026-09-04)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99a389802c514d5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4736f89cd704204" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R651d561f8a174930"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f714a5ece584044"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59d3a45cd9534d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R651d561f8a174930" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb621cc1207f4804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f714a5ece584044" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lithium, Kobalt, Graphit &amp; Co</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>