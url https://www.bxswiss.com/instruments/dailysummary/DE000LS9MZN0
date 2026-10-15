--- v13 (2026-09-24)
+++ v14 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4736f89cd704204" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R162e87d66f634993" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f714a5ece584044"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R066f1725eebd4722"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb621cc1207f4804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f714a5ece584044" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69b0e25312bd4a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R066f1725eebd4722" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lithium, Kobalt, Graphit &amp; Co</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>