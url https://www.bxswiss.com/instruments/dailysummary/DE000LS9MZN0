--- v14 (2026-10-15)
+++ v15 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R162e87d66f634993" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5c14b4c4f5d4c66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R066f1725eebd4722"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0446ddf1cbe743be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69b0e25312bd4a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R066f1725eebd4722" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f958c929ed049a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0446ddf1cbe743be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lithium, Kobalt, Graphit &amp; Co</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>