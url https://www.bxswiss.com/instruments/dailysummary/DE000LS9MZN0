--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91216929d34f4481" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86f5a7d6a1724ab3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ea9da50cefe477f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3035fb65351248ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4257a7c00601460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ea9da50cefe477f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb76ab56b8c9436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3035fb65351248ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lithium, Kobalt, Graphit &amp; Co</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>