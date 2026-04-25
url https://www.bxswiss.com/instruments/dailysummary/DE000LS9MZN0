--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86f5a7d6a1724ab3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R282bf1867d764f5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3035fb65351248ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9f10bc7b8ba47e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb76ab56b8c9436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3035fb65351248ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R987234cb95844b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9f10bc7b8ba47e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lithium, Kobalt, Graphit &amp; Co</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>97,031</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,481</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>95,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,277</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>