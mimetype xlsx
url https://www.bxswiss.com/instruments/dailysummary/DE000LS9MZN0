--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R282bf1867d764f5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbedf9d9e1b694feb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9f10bc7b8ba47e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R330ced5103214185"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R987234cb95844b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9f10bc7b8ba47e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d075a03d3f34bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R330ced5103214185" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lithium, Kobalt, Graphit &amp; Co</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>101,231</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,391</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...273 lines deleted...]
-          <x:t>23.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>