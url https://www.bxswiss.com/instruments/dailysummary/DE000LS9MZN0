--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbedf9d9e1b694feb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00dbc2308e6f407e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R330ced5103214185"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92570256ca2a471e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d075a03d3f34bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R330ced5103214185" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc720a31628124e57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92570256ca2a471e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lithium, Kobalt, Graphit &amp; Co</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>