--- v8 (2026-06-13)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00dbc2308e6f407e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90f20a8c3b074631" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92570256ca2a471e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb49d63cc660b40c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc720a31628124e57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92570256ca2a471e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80ace02ca15c49fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb49d63cc660b40c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lithium, Kobalt, Graphit &amp; Co</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,336</x:t>
-[...360 lines deleted...]
-          <x:t>98,219</x:t>
+          <x:t>99,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>