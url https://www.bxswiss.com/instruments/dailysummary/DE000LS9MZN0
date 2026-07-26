--- v9 (2026-07-05)
+++ v10 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90f20a8c3b074631" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R886cfaa6f019474d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb49d63cc660b40c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcec32453be54e38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80ace02ca15c49fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb49d63cc660b40c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb4c6aea23644b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcec32453be54e38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lithium, Kobalt, Graphit &amp; Co</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>