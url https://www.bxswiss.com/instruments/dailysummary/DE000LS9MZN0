--- v10 (2026-07-26)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R886cfaa6f019474d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra23e1498796141af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcec32453be54e38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R114a019757504b57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb4c6aea23644b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcec32453be54e38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8770840236464dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R114a019757504b57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lithium, Kobalt, Graphit &amp; Co</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>