--- v11 (2026-08-15)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra23e1498796141af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99a389802c514d5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R114a019757504b57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R651d561f8a174930"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8770840236464dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R114a019757504b57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59d3a45cd9534d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R651d561f8a174930" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lithium, Kobalt, Graphit &amp; Co</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,636</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>