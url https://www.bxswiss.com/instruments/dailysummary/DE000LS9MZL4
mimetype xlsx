--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9108cda0e284348" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc321f81a8c93434b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27a3482d5cc5445c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83d5e16c81c24613"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8e65fd4cbbc4374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27a3482d5cc5445c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3a5b24889404677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83d5e16c81c24613" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>STARKER ZWEIER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>