--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc321f81a8c93434b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e562f4ec29b4a99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83d5e16c81c24613"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b18d3030fa34eb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3a5b24889404677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83d5e16c81c24613" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1694dc8e938469a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b18d3030fa34eb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>STARKER ZWEIER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>