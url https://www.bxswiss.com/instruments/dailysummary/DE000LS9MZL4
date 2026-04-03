--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7e33f0956134cc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94334100c9854096" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc5d3c22b7914c0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaeb4a943bea484e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2585333fd504771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc5d3c22b7914c0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0cbd21dd9084b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaeb4a943bea484e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>STARKER ZWEIER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,396</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>