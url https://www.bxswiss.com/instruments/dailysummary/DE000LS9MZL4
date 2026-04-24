--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94334100c9854096" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ce783d2bda14f18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaeb4a943bea484e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ab5947cfcc24624"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0cbd21dd9084b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaeb4a943bea484e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb016322fed3c4022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ab5947cfcc24624" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>STARKER ZWEIER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,185 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>171,361</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>