--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ce783d2bda14f18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fa949faae094f67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ab5947cfcc24624"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8581189fa2c46ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb016322fed3c4022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ab5947cfcc24624" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bbbfede50c548ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8581189fa2c46ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>STARKER ZWEIER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,576</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>