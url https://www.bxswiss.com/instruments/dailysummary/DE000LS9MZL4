--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fa949faae094f67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf7d8ba181b241d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8581189fa2c46ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d56e7c8a6084119"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bbbfede50c548ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8581189fa2c46ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ee4dcdcab4a4d64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d56e7c8a6084119" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>STARKER ZWEIER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>