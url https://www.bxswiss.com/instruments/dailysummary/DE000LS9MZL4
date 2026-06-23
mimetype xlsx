--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf7d8ba181b241d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8e33fa160584ad8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d56e7c8a6084119"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddf8465b84144eb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ee4dcdcab4a4d64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d56e7c8a6084119" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red368404b99b4ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddf8465b84144eb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>STARKER ZWEIER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>