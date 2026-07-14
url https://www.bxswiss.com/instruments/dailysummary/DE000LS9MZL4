--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8e33fa160584ad8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76e1beb1b11c414a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddf8465b84144eb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R088508ac05074045"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red368404b99b4ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddf8465b84144eb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09acfd5fc2554d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R088508ac05074045" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>STARKER ZWEIER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,799</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>