--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76e1beb1b11c414a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01f4fcb005ec43ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R088508ac05074045"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R094ea8fd3fdd4dd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09acfd5fc2554d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R088508ac05074045" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96f58d5b95834369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R094ea8fd3fdd4dd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>STARKER ZWEIER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>