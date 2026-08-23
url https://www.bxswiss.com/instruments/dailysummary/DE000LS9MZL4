--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01f4fcb005ec43ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb15285e3caad4911" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R094ea8fd3fdd4dd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6696da6b50f64cfc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96f58d5b95834369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R094ea8fd3fdd4dd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28fde628e9f8471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6696da6b50f64cfc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>STARKER ZWEIER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>