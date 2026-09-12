--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb15285e3caad4911" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9108cda0e284348" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6696da6b50f64cfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27a3482d5cc5445c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28fde628e9f8471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6696da6b50f64cfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8e65fd4cbbc4374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27a3482d5cc5445c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>STARKER ZWEIER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>