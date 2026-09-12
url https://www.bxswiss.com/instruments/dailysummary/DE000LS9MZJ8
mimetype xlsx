--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b9cb91c30bc4ab7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69921026981546ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40ac64d5dd034acf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27b11d77dfdb4005"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd46be7dc30e947fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40ac64d5dd034acf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4a041abdaf147a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27b11d77dfdb4005" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitative Value-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,443</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>