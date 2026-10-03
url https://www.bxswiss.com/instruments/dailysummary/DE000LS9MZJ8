--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69921026981546ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb642095cf2cb46dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27b11d77dfdb4005"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf2160f4ae6c435f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4a041abdaf147a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27b11d77dfdb4005" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re57209d595f14576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf2160f4ae6c435f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitative Value-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,635 +149,230 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...338 lines deleted...]
-          <x:t>102,544</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,695</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...236 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,744</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>