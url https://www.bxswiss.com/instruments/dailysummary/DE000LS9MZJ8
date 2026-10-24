--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb642095cf2cb46dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88af74dc1de245f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf2160f4ae6c435f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe702baff7da46c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re57209d595f14576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf2160f4ae6c435f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf15f05d04f4c4876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe702baff7da46c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitative Value-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>