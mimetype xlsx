--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3ae41ce58de4424" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf91422ccab14ff6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6781e51a9fe4ce3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94d6b37fddb3435b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0d727c9651944ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6781e51a9fe4ce3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55d00b6783bf4e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94d6b37fddb3435b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitative Value-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>100,371</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>19.02.2026</x:t>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,691</x:t>
-[...26 lines deleted...]
-          <x:t>100,888</x:t>
+          <x:t>100,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,796</x:t>
-[...404 lines deleted...]
-          <x:t>98,885</x:t>
+          <x:t>101,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>