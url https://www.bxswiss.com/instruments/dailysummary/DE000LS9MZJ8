--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf91422ccab14ff6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3906f699c274643" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94d6b37fddb3435b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R668ff7afd7c04943"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55d00b6783bf4e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94d6b37fddb3435b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27da61385b814497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R668ff7afd7c04943" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitative Value-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,084</x:t>
-[...4 lines deleted...]
-          <x:t>99,605</x:t>
+          <x:t>99,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,939</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>101,301</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>