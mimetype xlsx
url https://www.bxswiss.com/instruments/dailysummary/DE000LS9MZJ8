--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3906f699c274643" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fd6c976f1f04d66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R668ff7afd7c04943"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R462c5f6505ad4871"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27da61385b814497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R668ff7afd7c04943" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aa7c7c43e724b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R462c5f6505ad4871" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitative Value-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,191</x:t>
-[...575 lines deleted...]
-        <x:is>
           <x:t>99,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>