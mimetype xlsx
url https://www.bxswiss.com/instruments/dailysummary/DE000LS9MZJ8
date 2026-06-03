--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fd6c976f1f04d66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c23606a1dbf4ddb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R462c5f6505ad4871"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ff9272d1a314e22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aa7c7c43e724b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R462c5f6505ad4871" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32caa11633f9480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ff9272d1a314e22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitative Value-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...230 lines deleted...]
-          <x:t>99,939</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,954</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>100,051</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,851</x:t>
-[...161 lines deleted...]
-          <x:t>99,940</x:t>
+          <x:t>99,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>