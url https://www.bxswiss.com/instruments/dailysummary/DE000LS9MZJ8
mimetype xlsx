--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c23606a1dbf4ddb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea69870d16d34da2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ff9272d1a314e22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R991df40d9abc40d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32caa11633f9480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ff9272d1a314e22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75622b3de5c24444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R991df40d9abc40d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitative Value-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,924</x:t>
-[...124 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>99,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,814</x:t>
-[...252 lines deleted...]
-          <x:t>98,980</x:t>
+          <x:t>99,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>