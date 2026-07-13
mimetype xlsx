--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea69870d16d34da2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R112ee5231a254be3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R991df40d9abc40d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffa5b9a3fed244e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75622b3de5c24444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R991df40d9abc40d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc579d29fcc1f478f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffa5b9a3fed244e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitative Value-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>98,934</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,932</x:t>
-[...134 lines deleted...]
-          <x:t>99,020</x:t>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,234</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>99,507</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,827</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>99,705</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>