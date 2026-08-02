--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R112ee5231a254be3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R627931a84e14448d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffa5b9a3fed244e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4be030774824482"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc579d29fcc1f478f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffa5b9a3fed244e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcba7fbe7e93415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4be030774824482" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitative Value-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...176 lines deleted...]
-          <x:t>99,507</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,827</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...388 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>