--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R627931a84e14448d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b9cb91c30bc4ab7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4be030774824482"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40ac64d5dd034acf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcba7fbe7e93415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4be030774824482" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd46be7dc30e947fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40ac64d5dd034acf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitative Value-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>