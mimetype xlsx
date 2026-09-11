--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07eeef39e0344c22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75784733073c4c1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0417925578424436"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64baba1c78014cbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R592a2b67e5704699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0417925578424436" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1283338f380241e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64baba1c78014cbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltraum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>