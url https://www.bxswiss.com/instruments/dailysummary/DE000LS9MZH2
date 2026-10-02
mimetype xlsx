--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75784733073c4c1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47f675372a994936" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64baba1c78014cbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a4e84f95e244481"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1283338f380241e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64baba1c78014cbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79badecf1d744f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a4e84f95e244481" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltraum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>