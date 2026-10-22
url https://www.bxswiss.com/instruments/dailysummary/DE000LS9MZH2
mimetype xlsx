--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47f675372a994936" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a2b1ddc73394504" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a4e84f95e244481"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ef2306e84024cbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79badecf1d744f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a4e84f95e244481" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda9179aabffb45e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ef2306e84024cbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltraum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,606</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>