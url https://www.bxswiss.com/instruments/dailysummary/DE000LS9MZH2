--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1619a68c0054999" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a67e2d525fd4e28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1eb6d9834ca4976"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R618acd4363214466"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d0cb0a557d144b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1eb6d9834ca4976" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a9beebfb5a1407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R618acd4363214466" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltraum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>