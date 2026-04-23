--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a67e2d525fd4e28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a16aa1a4d7546ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R618acd4363214466"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4deca4e2a6514962"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a9beebfb5a1407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R618acd4363214466" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75c8a6c5c8164694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4deca4e2a6514962" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltraum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>