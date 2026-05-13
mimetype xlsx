--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a16aa1a4d7546ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R615defbefd10478c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4deca4e2a6514962"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68c88dbd3e96491d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75c8a6c5c8164694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4deca4e2a6514962" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23bf70f8ab244b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68c88dbd3e96491d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltraum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>