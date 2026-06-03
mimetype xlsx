--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R615defbefd10478c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re95d1461537245be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68c88dbd3e96491d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63c3ae9e322e43ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23bf70f8ab244b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68c88dbd3e96491d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc70467ba02744909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63c3ae9e322e43ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltraum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>