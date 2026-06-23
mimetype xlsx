--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re95d1461537245be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a05899e09444127" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63c3ae9e322e43ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R313f97dcb7f54eda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc70467ba02744909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63c3ae9e322e43ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d327c6b10ed4d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R313f97dcb7f54eda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltraum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,052</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>