--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a05899e09444127" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3dcbf3897bd48d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R313f97dcb7f54eda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R613b90be174b4163"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d327c6b10ed4d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R313f97dcb7f54eda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08e016b9949a4318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R613b90be174b4163" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltraum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,723</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>