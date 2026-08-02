--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3dcbf3897bd48d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99f2ab29aa1f48df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R613b90be174b4163"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c0b6635cd6b4345"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08e016b9949a4318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R613b90be174b4163" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1690294c23344984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c0b6635cd6b4345" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltraum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,857</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>