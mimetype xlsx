--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99f2ab29aa1f48df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07eeef39e0344c22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c0b6635cd6b4345"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0417925578424436"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1690294c23344984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c0b6635cd6b4345" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R592a2b67e5704699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0417925578424436" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltraum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>