--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rece89ea2b3074fd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69f22d108f7949be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf282e6b5ce5e4137"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc465ce5937e94c86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc386c144bd04e31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf282e6b5ce5e4137" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aaabdff6b71410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc465ce5937e94c86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis-Legalisierung DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>