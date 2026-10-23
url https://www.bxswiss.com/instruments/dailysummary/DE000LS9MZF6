--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69f22d108f7949be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R549ae05665624ac0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc465ce5937e94c86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33e6703467bf490c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aaabdff6b71410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc465ce5937e94c86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1005296a137a4ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33e6703467bf490c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis-Legalisierung DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,057</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>