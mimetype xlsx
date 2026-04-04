--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5309bad3a5f436d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab6b997a30dd4345" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9fcf8f536164f4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb721efcc433642ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dec06f6d17f4843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9fcf8f536164f4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9996b71008a54146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb721efcc433642ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis-Legalisierung DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...166 lines deleted...]
-          <x:t>70,531</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,957</x:t>
-[...463 lines deleted...]
-          <x:t>67,333</x:t>
+          <x:t>70,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>