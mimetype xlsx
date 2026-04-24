--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab6b997a30dd4345" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R863209ae3e5e4252" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb721efcc433642ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7e806aa77da469c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9996b71008a54146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb721efcc433642ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c2442a2e9324fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7e806aa77da469c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis-Legalisierung DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>