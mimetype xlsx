--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R863209ae3e5e4252" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c3d10dc49274c19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7e806aa77da469c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5b6180447fc4be0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c2442a2e9324fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7e806aa77da469c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8254cdbc0c9e4130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5b6180447fc4be0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis-Legalisierung DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>72,298</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,361</x:t>
-[...247 lines deleted...]
-          <x:t>74,609</x:t>
+          <x:t>72,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>