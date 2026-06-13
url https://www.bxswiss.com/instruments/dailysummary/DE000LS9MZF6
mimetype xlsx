--- v9 (2026-05-14)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c3d10dc49274c19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7307a43eeb254505" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5b6180447fc4be0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R388d12cd4f8846f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8254cdbc0c9e4130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5b6180447fc4be0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b39c144f7cb457a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R388d12cd4f8846f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis-Legalisierung DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>