--- v10 (2026-06-13)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7307a43eeb254505" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29d3737b559a4a6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R388d12cd4f8846f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6668dfcee4844f7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b39c144f7cb457a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R388d12cd4f8846f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ac640a40efd4947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6668dfcee4844f7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis-Legalisierung DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>