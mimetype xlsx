--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29d3737b559a4a6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R480d08cc1310440e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6668dfcee4844f7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R044e64e5e20f48be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ac640a40efd4947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6668dfcee4844f7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R865680e3c67e4eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R044e64e5e20f48be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis-Legalisierung DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,371</x:t>
-[...102 lines deleted...]
-          <x:t>76,607</x:t>
+          <x:t>77,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,641</x:t>
-[...328 lines deleted...]
-          <x:t>75,945</x:t>
+          <x:t>77,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>