--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R480d08cc1310440e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R234cce1bfcef4cd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R044e64e5e20f48be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab9cdabdf6c64157"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R865680e3c67e4eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R044e64e5e20f48be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff4f4fed4bfc45e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab9cdabdf6c64157" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis-Legalisierung DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>