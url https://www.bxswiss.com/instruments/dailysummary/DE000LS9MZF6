--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R234cce1bfcef4cd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rece89ea2b3074fd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab9cdabdf6c64157"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf282e6b5ce5e4137"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff4f4fed4bfc45e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab9cdabdf6c64157" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc386c144bd04e31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf282e6b5ce5e4137" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis-Legalisierung DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>