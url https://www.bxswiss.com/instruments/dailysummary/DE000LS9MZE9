--- v10 (2026-09-12)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d8940d7a7534e36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf7a405c510d4763" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2da173d931e546df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8e02a3e8bc54650"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdac90f28f2c34eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2da173d931e546df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f5dcebfab534cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8e02a3e8bc54650" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HIDDEN EUROPEAN CHAMPS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>74,918</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,183</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>74,910</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,628</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>