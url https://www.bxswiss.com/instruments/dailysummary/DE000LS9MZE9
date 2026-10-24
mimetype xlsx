--- v11 (2026-10-04)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf7a405c510d4763" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96dbc8782e144bae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8e02a3e8bc54650"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfabec06bf0d24f25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f5dcebfab534cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8e02a3e8bc54650" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ef1e0baa56340b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfabec06bf0d24f25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HIDDEN EUROPEAN CHAMPS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,891</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>04.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,333</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>73,628</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,634</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>