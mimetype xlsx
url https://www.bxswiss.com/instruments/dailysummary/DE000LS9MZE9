--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ac800ef22c04086" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f869acdbe0948ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71df166fae94440a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59ca19f536b64829"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd496e7b532494a12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71df166fae94440a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R448841a3be97434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59ca19f536b64829" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HIDDEN EUROPEAN CHAMPS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...306 lines deleted...]
-          <x:t>73,245</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,966</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>73,060</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>