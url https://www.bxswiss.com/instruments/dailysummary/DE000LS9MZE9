--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f869acdbe0948ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0348a51208a14dca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59ca19f536b64829"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71d65c1dbb5246ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R448841a3be97434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59ca19f536b64829" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ab5eea423fd492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71d65c1dbb5246ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HIDDEN EUROPEAN CHAMPS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>