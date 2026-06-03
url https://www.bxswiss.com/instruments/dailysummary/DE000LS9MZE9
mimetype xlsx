--- v4 (2026-04-24)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0348a51208a14dca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0758e39a2c5349e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71d65c1dbb5246ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10dcffa6e57c432d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ab5eea423fd492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71d65c1dbb5246ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4458449a105a4739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10dcffa6e57c432d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HIDDEN EUROPEAN CHAMPS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,151</x:t>
-[...21 lines deleted...]
-          <x:t>72,327</x:t>
+          <x:t>71,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,313</x:t>
+          <x:t>73,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,876</x:t>
-        </x:is>
-[...214 lines deleted...]
-          <x:t>74,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>