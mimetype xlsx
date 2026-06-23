--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0758e39a2c5349e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R768edbe2df174562" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10dcffa6e57c432d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7720a7bcc5704972"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4458449a105a4739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10dcffa6e57c432d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9fc457f75804d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7720a7bcc5704972" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HIDDEN EUROPEAN CHAMPS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>71,969</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,957</x:t>
-[...16 lines deleted...]
-          <x:t>71,969</x:t>
+          <x:t>72,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,452</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>72,876</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,709</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>