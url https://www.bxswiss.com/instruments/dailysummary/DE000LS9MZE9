--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R768edbe2df174562" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2810e779dda54cfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7720a7bcc5704972"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78e81d3c191f46ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9fc457f75804d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7720a7bcc5704972" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cc9944c21674174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78e81d3c191f46ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HIDDEN EUROPEAN CHAMPS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>72,957</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,626</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>73,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>