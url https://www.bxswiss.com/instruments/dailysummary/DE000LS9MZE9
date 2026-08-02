--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2810e779dda54cfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec341a0edf1e4951" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78e81d3c191f46ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b04840a60064a9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cc9944c21674174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78e81d3c191f46ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3590f787f34402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b04840a60064a9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HIDDEN EUROPEAN CHAMPS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...230 lines deleted...]
-          <x:t>72,005</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,409</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...343 lines deleted...]
-          <x:t>71,585</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>