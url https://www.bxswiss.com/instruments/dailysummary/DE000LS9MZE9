--- v8 (2026-08-02)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec341a0edf1e4951" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc9053640d0945b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b04840a60064a9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5be3fe1eb7a74291"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3590f787f34402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b04840a60064a9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72a7eb4ce13543e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5be3fe1eb7a74291" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HIDDEN EUROPEAN CHAMPS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>72,389</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,549</x:t>
-[...178 lines deleted...]
-          <x:t>72,012</x:t>
+          <x:t>72,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,865</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>72,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,656</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>