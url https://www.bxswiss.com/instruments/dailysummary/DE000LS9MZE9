--- v9 (2026-08-23)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc9053640d0945b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d8940d7a7534e36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5be3fe1eb7a74291"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2da173d931e546df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72a7eb4ce13543e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5be3fe1eb7a74291" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdac90f28f2c34eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2da173d931e546df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HIDDEN EUROPEAN CHAMPS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>