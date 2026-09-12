--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06220ef82c374dad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24b7e4cba1bf40af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c97db05419b48c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3a4a5a3fb224adf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf32ac88ce6b4e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c97db05419b48c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aa8ac7c95504a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3a4a5a3fb224adf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendsurf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>