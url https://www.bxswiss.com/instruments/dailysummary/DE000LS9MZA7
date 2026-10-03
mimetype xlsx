--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24b7e4cba1bf40af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa4e417016704fd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3a4a5a3fb224adf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9deba24d681463e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aa8ac7c95504a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3a4a5a3fb224adf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R437396e52c374547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9deba24d681463e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendsurf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,324</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>