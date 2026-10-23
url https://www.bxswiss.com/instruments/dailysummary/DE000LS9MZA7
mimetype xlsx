--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa4e417016704fd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87217d6cac3147d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9deba24d681463e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2b0dc8a27d04a7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R437396e52c374547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9deba24d681463e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0138728e039475c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2b0dc8a27d04a7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendsurf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>