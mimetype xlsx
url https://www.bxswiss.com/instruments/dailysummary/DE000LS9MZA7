--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57fe657c370649cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8182cda2887d4860" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76337901a2e84a52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07569043cd1e41b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd147496033b4142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76337901a2e84a52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75f1bdc065424d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07569043cd1e41b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendsurf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,313</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,192</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>