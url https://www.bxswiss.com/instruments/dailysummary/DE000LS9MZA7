--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8182cda2887d4860" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd03a20f35da0409e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07569043cd1e41b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bea22cbfa9540b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75f1bdc065424d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07569043cd1e41b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ef8d0c83ff347ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bea22cbfa9540b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendsurf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>