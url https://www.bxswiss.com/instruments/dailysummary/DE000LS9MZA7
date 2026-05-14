--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd03a20f35da0409e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R657680c7067c45a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bea22cbfa9540b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7b12774c82c4a42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ef8d0c83ff347ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bea22cbfa9540b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9dec022f61b49fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7b12774c82c4a42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendsurf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>