--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R657680c7067c45a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0be68e9bcf9457f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7b12774c82c4a42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1ea114487c64991"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9dec022f61b49fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7b12774c82c4a42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccb047b23a494488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1ea114487c64991" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendsurf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>