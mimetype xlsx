--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0be68e9bcf9457f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90bde37081474d94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1ea114487c64991"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2149f33509cd41bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccb047b23a494488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1ea114487c64991" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fe013e7001f488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2149f33509cd41bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendsurf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>