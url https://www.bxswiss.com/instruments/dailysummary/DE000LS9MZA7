--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90bde37081474d94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e78dbac8c874823" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2149f33509cd41bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec20cba82ef14631"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fe013e7001f488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2149f33509cd41bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra21abf35806742f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec20cba82ef14631" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendsurf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>