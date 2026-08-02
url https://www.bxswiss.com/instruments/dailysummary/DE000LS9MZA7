--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e78dbac8c874823" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cf52ace47344519" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec20cba82ef14631"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4acb0abea72f430d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra21abf35806742f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec20cba82ef14631" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f1f9df6d2d748f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4acb0abea72f430d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendsurf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>