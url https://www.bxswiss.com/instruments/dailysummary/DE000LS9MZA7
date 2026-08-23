--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cf52ace47344519" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06220ef82c374dad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4acb0abea72f430d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c97db05419b48c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f1f9df6d2d748f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4acb0abea72f430d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf32ac88ce6b4e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c97db05419b48c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendsurf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MZA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>