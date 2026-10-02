--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reea9d44478d64fe2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1851b8adc8b94376" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccefd7934b2c413c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac7e25339c424196"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21b149e23bb0421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccefd7934b2c413c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9cf502c59d443b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac7e25339c424196" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen nutzen - Risiken meiden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...274 lines deleted...]
-          <x:t>201,723</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>201,098</x:t>
-[...355 lines deleted...]
-          <x:t>198,763</x:t>
+          <x:t>199,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>