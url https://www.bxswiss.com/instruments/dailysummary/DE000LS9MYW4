--- v14 (2026-10-02)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1851b8adc8b94376" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9ed4cb60c8e41a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac7e25339c424196"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbfede1e9a17476f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9cf502c59d443b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac7e25339c424196" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16227a9488d544e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbfede1e9a17476f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen nutzen - Risiken meiden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,646</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>