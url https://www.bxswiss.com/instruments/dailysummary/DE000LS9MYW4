--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R958de28fc24a4b11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2658aca6a646471f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R341c2ea660a145d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcffd9e66d4ae43e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6df470ec7dd64981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R341c2ea660a145d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4aac7da0966c496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcffd9e66d4ae43e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen nutzen - Risiken meiden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>