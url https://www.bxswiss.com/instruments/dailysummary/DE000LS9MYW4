--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2658aca6a646471f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf650b5fd1ed34963" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcffd9e66d4ae43e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0472b8a26be0486d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4aac7da0966c496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcffd9e66d4ae43e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaf5870def55419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0472b8a26be0486d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen nutzen - Risiken meiden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>