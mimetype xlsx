--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf650b5fd1ed34963" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R444c097b3e6c4651" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0472b8a26be0486d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7546ac0caa042fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaf5870def55419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0472b8a26be0486d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc366aa39b1f46fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7546ac0caa042fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen nutzen - Risiken meiden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>