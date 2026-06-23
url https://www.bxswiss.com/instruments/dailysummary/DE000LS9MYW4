--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R444c097b3e6c4651" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdd87ab76f7c4d75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7546ac0caa042fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeb131a584554b4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc366aa39b1f46fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7546ac0caa042fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32a7fead6a3b426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeb131a584554b4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen nutzen - Risiken meiden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>218,163</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>