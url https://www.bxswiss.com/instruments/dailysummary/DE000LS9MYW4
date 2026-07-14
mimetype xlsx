--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdd87ab76f7c4d75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b23de43e83448fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeb131a584554b4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb96851d54ff64382"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32a7fead6a3b426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeb131a584554b4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4624cf132fff4862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb96851d54ff64382" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen nutzen - Risiken meiden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,499</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>