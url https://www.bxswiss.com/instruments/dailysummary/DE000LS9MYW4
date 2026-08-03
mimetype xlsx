--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b23de43e83448fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a72b0a25d7d402f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb96851d54ff64382"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4c5cf9300f44a0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4624cf132fff4862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb96851d54ff64382" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6e279aea759431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4c5cf9300f44a0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen nutzen - Risiken meiden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>