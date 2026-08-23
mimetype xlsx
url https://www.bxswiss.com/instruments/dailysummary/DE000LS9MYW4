--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a72b0a25d7d402f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92f23b441a2444d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4c5cf9300f44a0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf6e123145da4979"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6e279aea759431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4c5cf9300f44a0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raed0855801854a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf6e123145da4979" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen nutzen - Risiken meiden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>