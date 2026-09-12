--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92f23b441a2444d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reea9d44478d64fe2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf6e123145da4979"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccefd7934b2c413c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raed0855801854a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf6e123145da4979" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21b149e23bb0421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccefd7934b2c413c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen nutzen - Risiken meiden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>