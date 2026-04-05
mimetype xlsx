--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b3296244db44286" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf484acf3bcd47e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ceb37e5316242c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R380db033c91e4df2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5409406ffbb4dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ceb37e5316242c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3792d6abb2043de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R380db033c91e4df2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KE-Titanen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...134 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,343</x:t>
-[...495 lines deleted...]
-          <x:t>119,057</x:t>
+          <x:t>120,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,461</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>