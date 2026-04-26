--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf484acf3bcd47e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc34fa944e2e94988" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R380db033c91e4df2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6291cb49b4fd4896"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3792d6abb2043de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R380db033c91e4df2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6114c553f6524f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6291cb49b4fd4896" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KE-Titanen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>