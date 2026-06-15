--- v7 (2026-04-26)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc34fa944e2e94988" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc702ebca468f4e9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6291cb49b4fd4896"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R783ec84b5f00480b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6114c553f6524f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6291cb49b4fd4896" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96c10a4aeb214115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R783ec84b5f00480b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KE-Titanen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>120,970</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,543</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...278 lines deleted...]
-          <x:t>121,443</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,963</x:t>
-[...112 lines deleted...]
-          <x:t>121,392</x:t>
+          <x:t>121,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>