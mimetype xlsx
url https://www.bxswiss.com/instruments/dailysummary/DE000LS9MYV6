--- v8 (2026-06-15)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc702ebca468f4e9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redd08a3d0d8844ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R783ec84b5f00480b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fd57535a92e42a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96c10a4aeb214115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R783ec84b5f00480b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R058ace8d1c914f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fd57535a92e42a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KE-Titanen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>