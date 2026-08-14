--- v9 (2026-07-05)
+++ v10 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redd08a3d0d8844ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c444c12802545d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fd57535a92e42a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e0d1b23d3c242f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R058ace8d1c914f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fd57535a92e42a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14d5f3a34ed34188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e0d1b23d3c242f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KE-Titanen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>122,899</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>