--- v10 (2026-08-14)
+++ v11 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c444c12802545d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R019d3ef01745495b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e0d1b23d3c242f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62aac09902344a33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14d5f3a34ed34188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e0d1b23d3c242f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4b2f438215c4db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62aac09902344a33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KE-Titanen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,918</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,786</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>