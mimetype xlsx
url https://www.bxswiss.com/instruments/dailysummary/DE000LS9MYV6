--- v11 (2026-09-03)
+++ v12 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R019d3ef01745495b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fba95dd44044ccb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62aac09902344a33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6de2d8dd88034953"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4b2f438215c4db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62aac09902344a33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52aa0d0f6b644453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6de2d8dd88034953" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KE-Titanen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>124,598</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,918</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>125,124</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,903</x:t>
-[...485 lines deleted...]
-          <x:t>125,786</x:t>
+          <x:t>124,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>