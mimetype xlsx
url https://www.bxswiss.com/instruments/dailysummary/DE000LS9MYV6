--- v12 (2026-09-24)
+++ v13 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fba95dd44044ccb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc07675fa34bf41d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6de2d8dd88034953"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc102bf837afb4386"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52aa0d0f6b644453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6de2d8dd88034953" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ded518e93f34c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc102bf837afb4386" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KE-Titanen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,390</x:t>
-[...31 lines deleted...]
-          <x:t>125,012</x:t>
+          <x:t>125,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,524</x:t>
-[...129 lines deleted...]
-          <x:t>125,539</x:t>
+          <x:t>124,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,752</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>124,768</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>