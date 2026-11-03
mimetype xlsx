--- v13 (2026-10-14)
+++ v14 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc07675fa34bf41d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d0cce67c9b2449c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc102bf837afb4386"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recd830a0349a4f48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ded518e93f34c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc102bf837afb4386" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f89f5cb21fa42f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recd830a0349a4f48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KE-Titanen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>