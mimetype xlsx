--- v12 (2026-08-02)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4c61837d0a042b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d06d6ae6d1d440d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d7ad9bcf3324b1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eae5fa4bd08495e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50f68129a0be4441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d7ad9bcf3324b1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86b4d4ac850445b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eae5fa4bd08495e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ET - ValueScout Agrar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>108,886</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>