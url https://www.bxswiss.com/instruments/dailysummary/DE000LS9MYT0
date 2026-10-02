--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d06d6ae6d1d440d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb5d6cfd46b64d52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eae5fa4bd08495e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43405e2d7be84500"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86b4d4ac850445b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eae5fa4bd08495e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re99ac26713e74196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43405e2d7be84500" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ET - ValueScout Agrar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>