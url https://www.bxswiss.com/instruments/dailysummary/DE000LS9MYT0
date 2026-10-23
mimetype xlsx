--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb5d6cfd46b64d52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd94b2c72709d49b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43405e2d7be84500"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9fa469834674080"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re99ac26713e74196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43405e2d7be84500" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1013411b27e464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9fa469834674080" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ET - ValueScout Agrar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...387 lines deleted...]
-          <x:t>113,452</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,268</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...111 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,245</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>