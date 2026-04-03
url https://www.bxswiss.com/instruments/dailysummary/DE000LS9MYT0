--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9aa80d06e9a4d78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9fc2eff67974f9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51c42bf3d7284512"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf814b3da07864332"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c52d44ed2ba45a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51c42bf3d7284512" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78b0ee8af7c34173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf814b3da07864332" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ET - ValueScout Agrar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>