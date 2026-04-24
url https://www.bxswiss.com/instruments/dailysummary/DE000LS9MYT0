--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9fc2eff67974f9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0550725534e64125" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf814b3da07864332"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6c07506544744d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78b0ee8af7c34173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf814b3da07864332" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3194748708994607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6c07506544744d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ET - ValueScout Agrar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,088</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>