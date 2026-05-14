--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0550725534e64125" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29a688e1f3894305" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6c07506544744d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17973c53f8c343d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3194748708994607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6c07506544744d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac822e4497704a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17973c53f8c343d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ET - ValueScout Agrar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>