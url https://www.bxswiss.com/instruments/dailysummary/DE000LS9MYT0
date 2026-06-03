--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29a688e1f3894305" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfce4e9d54d844d67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17973c53f8c343d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87e5a0c982cc4c3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac822e4497704a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17973c53f8c343d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf33e8b27a6014561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87e5a0c982cc4c3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ET - ValueScout Agrar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>