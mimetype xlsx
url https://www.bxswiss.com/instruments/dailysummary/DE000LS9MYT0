--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfce4e9d54d844d67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71ff1e2706c649d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87e5a0c982cc4c3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65c83ee9d20d4fd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf33e8b27a6014561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87e5a0c982cc4c3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R101a1edecd084238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65c83ee9d20d4fd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ET - ValueScout Agrar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>