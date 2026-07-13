--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71ff1e2706c649d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd46128a63534936" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65c83ee9d20d4fd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1be080d1207740f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R101a1edecd084238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65c83ee9d20d4fd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9184c0791c1f4ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1be080d1207740f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ET - ValueScout Agrar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,921</x:t>
-[...387 lines deleted...]
-          <x:t>104,248</x:t>
+          <x:t>103,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,761</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>