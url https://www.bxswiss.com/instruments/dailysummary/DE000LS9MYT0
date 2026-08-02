--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd46128a63534936" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4c61837d0a042b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1be080d1207740f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d7ad9bcf3324b1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9184c0791c1f4ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1be080d1207740f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50f68129a0be4441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d7ad9bcf3324b1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ET - ValueScout Agrar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>