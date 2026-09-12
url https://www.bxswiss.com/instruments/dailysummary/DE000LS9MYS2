--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a4328a004fb4064" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cd91499d480470e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04cb65d526d047da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R785289fec5fb43de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e5017eba6bb4199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04cb65d526d047da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff97b5ad8fea4474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R785289fec5fb43de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>115,377</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,611</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>116,114</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>