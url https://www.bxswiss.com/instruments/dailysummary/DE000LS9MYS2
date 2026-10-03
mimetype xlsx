--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cd91499d480470e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0293d0ad9eb14c8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R785289fec5fb43de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73eae6114bb342c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff97b5ad8fea4474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R785289fec5fb43de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cd7d120d3c5428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73eae6114bb342c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...274 lines deleted...]
-          <x:t>115,849</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,613</x:t>
-[...355 lines deleted...]
-          <x:t>116,751</x:t>
+          <x:t>115,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>