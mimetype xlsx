--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0293d0ad9eb14c8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9246fa12b314a8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73eae6114bb342c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2237e2c6b1484656"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cd7d120d3c5428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73eae6114bb342c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b000351bb0d46ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2237e2c6b1484656" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...269 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,290</x:t>
-[...43 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>116,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,291</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>115,068</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,670</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>111,932</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>