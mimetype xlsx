--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba5758c54c5f4e32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R589e4070d42e45f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7e565b85ff14ee3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66eb655751ba4df8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R213ab664019a4ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7e565b85ff14ee3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf47dd5b916504b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66eb655751ba4df8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>