--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R589e4070d42e45f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03f9fae057eb416e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66eb655751ba4df8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaa63e6b780a42d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf47dd5b916504b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66eb655751ba4df8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a2892ede4824d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaa63e6b780a42d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,637 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,240</x:t>
-[...291 lines deleted...]
-          <x:t>100,679</x:t>
+          <x:t>101,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,286</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>105,155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,020</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,851</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>