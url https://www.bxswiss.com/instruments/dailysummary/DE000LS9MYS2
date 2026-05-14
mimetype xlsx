--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03f9fae057eb416e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7e90af3e83146e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaa63e6b780a42d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd080dec2e6c4dde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a2892ede4824d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaa63e6b780a42d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda169cd2ec714312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd080dec2e6c4dde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>