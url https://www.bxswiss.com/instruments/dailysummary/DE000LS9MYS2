--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7e90af3e83146e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3eb48b920af4bd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd080dec2e6c4dde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b9240fe6ec04ae7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda169cd2ec714312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd080dec2e6c4dde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raefae5a82cad492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b9240fe6ec04ae7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>114,107</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,743</x:t>
-[...269 lines deleted...]
-          <x:t>115,834</x:t>
+          <x:t>115,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...235 lines deleted...]
-          <x:t>110,790</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>