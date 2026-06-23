--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3eb48b920af4bd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba189dd1c352406e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b9240fe6ec04ae7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77d0be0444a24d27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raefae5a82cad492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b9240fe6ec04ae7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64dbe56662d14ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77d0be0444a24d27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,366</x:t>
-[...210 lines deleted...]
-          <x:t>114,078</x:t>
+          <x:t>112,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,841</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>116,147</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>