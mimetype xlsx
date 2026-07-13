--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba189dd1c352406e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b66d73670ca4fdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77d0be0444a24d27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc719d82754d4213"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64dbe56662d14ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77d0be0444a24d27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98fa9cb65cb245dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc719d82754d4213" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>114,078</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,841</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>116,898</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,248</x:t>
-[...485 lines deleted...]
-          <x:t>115,715</x:t>
+          <x:t>113,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>