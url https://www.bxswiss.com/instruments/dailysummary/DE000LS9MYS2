--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b66d73670ca4fdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1782ff344d74ee1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc719d82754d4213"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9311f9f4f51044d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98fa9cb65cb245dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc719d82754d4213" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22ad5754b3784dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9311f9f4f51044d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>112,756</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,703</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>116,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,819</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>