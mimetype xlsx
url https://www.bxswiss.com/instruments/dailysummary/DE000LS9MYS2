--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1782ff344d74ee1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a4328a004fb4064" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9311f9f4f51044d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04cb65d526d047da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22ad5754b3784dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9311f9f4f51044d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e5017eba6bb4199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04cb65d526d047da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,264</x:t>
-[...156 lines deleted...]
-          <x:t>114,449</x:t>
+          <x:t>116,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,380</x:t>
-[...355 lines deleted...]
-          <x:t>117,238</x:t>
+          <x:t>114,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>