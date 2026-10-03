--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3db3ab9307e84efe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd121508136e4da8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b7792c81bce4cc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd87991318af741c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd0b1d56524d4374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b7792c81bce4cc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4846ec61b78d4a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd87991318af741c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internet of Things | IoT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.008,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.008,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>987,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.000,729</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.002,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.017,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.001,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.015,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>996,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>999,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>992,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>999,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>992,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.056,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.056,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>