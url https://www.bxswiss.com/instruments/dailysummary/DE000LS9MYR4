--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd121508136e4da8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R420c29fd17b9458d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd87991318af741c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3081d0979bf4733"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4846ec61b78d4a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd87991318af741c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0836fb25a97a45b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3081d0979bf4733" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internet of Things | IoT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.046,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.054,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.042,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.050,003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.065,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.085,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.065,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.075,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.101,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.088,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.093,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.074,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.076,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.061,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>999,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.004,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.007,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.005,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>996,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.004,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.006,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>999,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.006,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,364</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>