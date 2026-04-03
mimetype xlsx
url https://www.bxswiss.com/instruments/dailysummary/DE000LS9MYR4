--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53744153bb0e468e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R025cba96635f4992" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9056572fe4c94601"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad6544b6ddcb4d6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5040ac9158e74c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9056572fe4c94601" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc49d0d016c94b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad6544b6ddcb4d6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internet of Things | IoT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>782,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>789,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>774,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>785,929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>802,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>813,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>797,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>798,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>