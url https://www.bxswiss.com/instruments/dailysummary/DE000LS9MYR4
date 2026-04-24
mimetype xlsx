--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R025cba96635f4992" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65d7ae77509f4379" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad6544b6ddcb4d6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0191e2de061945ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc49d0d016c94b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad6544b6ddcb4d6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f2ca37e5f98413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0191e2de061945ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internet of Things | IoT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>762,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>793,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>761,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>778,495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>771,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>792,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>764,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>790,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>898,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>