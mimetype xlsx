--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65d7ae77509f4379" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R683993873bf94f2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0191e2de061945ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48af2b9dcacc4a35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f2ca37e5f98413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0191e2de061945ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63138e07e3e948ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48af2b9dcacc4a35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internet of Things | IoT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>828,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>839,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>827,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>836,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>890,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>898,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>886,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>893,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>887,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>940,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>943,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>935,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>938,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>899,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>907,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>898,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>905,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>938,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>992,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>