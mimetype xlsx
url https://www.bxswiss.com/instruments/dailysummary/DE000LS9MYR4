--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R683993873bf94f2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f720d6a5c744966" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48af2b9dcacc4a35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3a8eeb8493c4a5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63138e07e3e948ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48af2b9dcacc4a35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R651211545fcc424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3a8eeb8493c4a5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internet of Things | IoT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>907,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>914,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>895,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>898,936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>980,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>995,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>973,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>992,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>992,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.005,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>992,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>993,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.004,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>992,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.004,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>996,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.006,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.003,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>