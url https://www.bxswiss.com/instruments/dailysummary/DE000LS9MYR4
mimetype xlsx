--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f720d6a5c744966" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8949013e4dc340b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3a8eeb8493c4a5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7692de9d0ea44509"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R651211545fcc424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3a8eeb8493c4a5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R746a99d4d96d4745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7692de9d0ea44509" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internet of Things | IoT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>990,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>992,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>975,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>983,979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.006,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.026,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.003,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.012,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.004,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.006,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>945,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>945,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>943,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>938,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>943,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>