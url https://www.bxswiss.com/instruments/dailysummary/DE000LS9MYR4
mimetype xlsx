--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8949013e4dc340b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35702c073c2c4187" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7692de9d0ea44509"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5bc91dfc6bb484d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R746a99d4d96d4745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7692de9d0ea44509" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fe97b4e839d4602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5bc91dfc6bb484d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internet of Things | IoT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>933,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>945,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>927,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>943,186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>967,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>977,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>953,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>956,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>940,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>899,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>941,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>945,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>