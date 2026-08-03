--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35702c073c2c4187" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R800945d693a7469d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5bc91dfc6bb484d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8a4a2da37d047c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fe97b4e839d4602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5bc91dfc6bb484d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6017b791831c4f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8a4a2da37d047c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internet of Things | IoT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>927,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>937,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>915,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>916,878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>965,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>976,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>960,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>973,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>940,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>943,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>941,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>943,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>943,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>898,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>