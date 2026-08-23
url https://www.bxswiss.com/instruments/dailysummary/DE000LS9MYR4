--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R800945d693a7469d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R430896e669f44fd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8a4a2da37d047c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bd1cbcba80143f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6017b791831c4f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8a4a2da37d047c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R208da8f8616a4097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bd1cbcba80143f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internet of Things | IoT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>954,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>978,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>951,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>974,956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>933,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>950,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>931,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>933,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.003,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>996,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>992,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>993,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>993,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>