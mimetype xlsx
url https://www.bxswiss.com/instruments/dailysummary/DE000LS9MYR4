--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R430896e669f44fd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3db3ab9307e84efe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bd1cbcba80143f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b7792c81bce4cc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R208da8f8616a4097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bd1cbcba80143f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd0b1d56524d4374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b7792c81bce4cc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internet of Things | IoT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.014,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.033,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.014,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.028,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>985,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>987,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>970,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>980,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.005,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.015,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.006,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>996,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.006,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>999,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.011,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.007,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.010,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.011,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>993,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.015,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>