--- v6 (2026-03-16)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4feb4263259423f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R010dcc0b72434202" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15950d20f83e4493"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bb35b62c0d241c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae178fd5d44a4b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15950d20f83e4493" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ceed1b74b024295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bb35b62c0d241c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalMed</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>