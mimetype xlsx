--- v7 (2026-04-05)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R010dcc0b72434202" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfe9a7f49eb049dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bb35b62c0d241c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4f7b2f2776a462e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ceed1b74b024295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bb35b62c0d241c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ecfddb163854a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4f7b2f2776a462e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalMed</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,493</x:t>
-[...387 lines deleted...]
-          <x:t>109,003</x:t>
+          <x:t>109,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>