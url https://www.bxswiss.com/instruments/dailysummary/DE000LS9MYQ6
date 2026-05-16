--- v8 (2026-04-26)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfe9a7f49eb049dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fcdba6d934d4063" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4f7b2f2776a462e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e4ebe3a0a2a4579"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ecfddb163854a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4f7b2f2776a462e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c0285a4b5af4229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e4ebe3a0a2a4579" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalMed</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,776</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>