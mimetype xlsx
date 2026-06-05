--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fcdba6d934d4063" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15432f9819a049ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e4ebe3a0a2a4579"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9c0cb64b8bb49ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c0285a4b5af4229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e4ebe3a0a2a4579" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15cba98ce0bb408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9c0cb64b8bb49ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalMed</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>