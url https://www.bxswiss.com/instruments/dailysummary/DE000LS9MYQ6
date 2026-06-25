--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15432f9819a049ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6343ba8edde84244" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9c0cb64b8bb49ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a45f1b97d10482d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15cba98ce0bb408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9c0cb64b8bb49ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ae0621b5c834a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a45f1b97d10482d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalMed</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,112 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>106,559</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,711</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...118 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,421</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,221</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>