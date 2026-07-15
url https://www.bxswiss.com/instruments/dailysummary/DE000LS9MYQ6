--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6343ba8edde84244" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87308dfc3aba4964" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a45f1b97d10482d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5f13829d90e40fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ae0621b5c834a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a45f1b97d10482d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9aeca5f9d10c4203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5f13829d90e40fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalMed</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>109,572</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,260</x:t>
-[...75 lines deleted...]
-          <x:t>110,367</x:t>
+          <x:t>110,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,922</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...84 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,425</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>