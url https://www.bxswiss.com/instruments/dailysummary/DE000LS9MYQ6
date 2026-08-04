--- v12 (2026-07-15)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87308dfc3aba4964" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R463ddc74a72b42c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5f13829d90e40fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8342fdf2531e46ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9aeca5f9d10c4203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5f13829d90e40fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65b6bb7ad3894e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8342fdf2531e46ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalMed</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>