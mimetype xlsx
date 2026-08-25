--- v13 (2026-08-04)
+++ v14 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R463ddc74a72b42c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b3e9681262c403d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8342fdf2531e46ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R956e85290ce44d9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65b6bb7ad3894e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8342fdf2531e46ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d1b79a846a94470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R956e85290ce44d9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalMed</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,175</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>