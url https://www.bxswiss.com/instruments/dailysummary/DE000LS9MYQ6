--- v14 (2026-08-25)
+++ v15 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b3e9681262c403d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd711d9875eb34790" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R956e85290ce44d9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re12da4e0792d4fdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d1b79a846a94470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R956e85290ce44d9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R078f13999e794635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re12da4e0792d4fdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalMed</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...70 lines deleted...]
-          <x:t>118,489</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,485</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>119,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,636</x:t>
         </x:is>
       </x:c>
@@ -717,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>