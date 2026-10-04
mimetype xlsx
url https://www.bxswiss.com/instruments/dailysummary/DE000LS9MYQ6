--- v15 (2026-09-14)
+++ v16 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd711d9875eb34790" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R528a29cbdf064cfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re12da4e0792d4fdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e2983480f404e0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R078f13999e794635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re12da4e0792d4fdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R777cf0be22b649d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e2983480f404e0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalMed</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>