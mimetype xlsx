--- v16 (2026-10-04)
+++ v17 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R528a29cbdf064cfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf706307d3fd14b82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e2983480f404e0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R547857140cc34443"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R777cf0be22b649d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e2983480f404e0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabbf4dc569db4dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R547857140cc34443" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalMed</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>118,969</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,851</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>