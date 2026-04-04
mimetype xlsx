--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea025730983c4227" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R600fadf65d12430a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc62926e7d3ee4379"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b6e38862589483a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51edd1bc002b4fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc62926e7d3ee4379" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28792ff6fafe4d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b6e38862589483a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chris Toffies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>