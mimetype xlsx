--- v5 (2026-04-04)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R600fadf65d12430a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R719888f19e214d7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b6e38862589483a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dbe53c2f78a4260"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28792ff6fafe4d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b6e38862589483a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87dac54188024119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dbe53c2f78a4260" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chris Toffies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>