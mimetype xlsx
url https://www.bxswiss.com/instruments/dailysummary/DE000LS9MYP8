--- v6 (2026-04-27)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R719888f19e214d7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5cf0c2ac4c04718" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dbe53c2f78a4260"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R531ca0b5cd18402a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87dac54188024119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dbe53c2f78a4260" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2098c7de9c804499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R531ca0b5cd18402a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chris Toffies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>57,684</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>