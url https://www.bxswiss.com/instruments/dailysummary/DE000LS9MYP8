--- v7 (2026-06-10)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5cf0c2ac4c04718" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38041132e52343ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R531ca0b5cd18402a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c24e9de2f6144f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2098c7de9c804499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R531ca0b5cd18402a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re68ee7a6c5a74f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c24e9de2f6144f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chris Toffies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>