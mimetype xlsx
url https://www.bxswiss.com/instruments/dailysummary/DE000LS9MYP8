--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38041132e52343ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d5725ce5dd44668" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c24e9de2f6144f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb875193df6994bb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re68ee7a6c5a74f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c24e9de2f6144f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c99f18a6c6f427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb875193df6994bb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chris Toffies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>62,870</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,658</x:t>
-[...16 lines deleted...]
-          <x:t>63,005</x:t>
+          <x:t>60,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,218</x:t>
-[...237 lines deleted...]
-          <x:t>63,441</x:t>
+          <x:t>60,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,872</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>30.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,842</x:t>
-[...63 lines deleted...]
-          <x:t>62,863</x:t>
+          <x:t>63,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>