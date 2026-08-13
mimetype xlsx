--- v9 (2026-07-23)
+++ v10 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d5725ce5dd44668" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc061ce1c66554ab9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb875193df6994bb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e410e2d77cd4ad8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c99f18a6c6f427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb875193df6994bb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R284c34de6ef54788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e410e2d77cd4ad8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chris Toffies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,634</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>