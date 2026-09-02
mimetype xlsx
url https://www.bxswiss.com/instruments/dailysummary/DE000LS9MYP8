--- v10 (2026-08-13)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc061ce1c66554ab9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19c3a4bc78bf4eb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e410e2d77cd4ad8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bd05cf457fc436e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R284c34de6ef54788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e410e2d77cd4ad8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0e736b381b54776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bd05cf457fc436e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chris Toffies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...203 lines deleted...]
-          <x:t>60,879</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,204</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>61,634</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>