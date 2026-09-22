--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19c3a4bc78bf4eb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb94313bf10e94dfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bd05cf457fc436e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1afb40044fd94402"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0e736b381b54776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bd05cf457fc436e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61d3fa6a8c0b4339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1afb40044fd94402" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chris Toffies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,464</x:t>
-[...58 lines deleted...]
-          <x:t>61,418</x:t>
+          <x:t>60,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,536</x:t>
-        </x:is>
-[...430 lines deleted...]
-          <x:t>62,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>