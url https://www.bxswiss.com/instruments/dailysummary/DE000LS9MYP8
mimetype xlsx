--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb94313bf10e94dfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e2a8d7ab2154e10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1afb40044fd94402"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93f426bb180b4d97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61d3fa6a8c0b4339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1afb40044fd94402" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e08d5aa35d34e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93f426bb180b4d97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chris Toffies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>