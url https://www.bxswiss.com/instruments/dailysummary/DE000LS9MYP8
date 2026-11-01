--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e2a8d7ab2154e10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c40c2ad3cc84f79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93f426bb180b4d97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f9fc6c251c6407e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e08d5aa35d34e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93f426bb180b4d97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a829e2bd5784187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f9fc6c251c6407e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chris Toffies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,490 +149,112 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>60,928</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,116</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...415 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,120</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>