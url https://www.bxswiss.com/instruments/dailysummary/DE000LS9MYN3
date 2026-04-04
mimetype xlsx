--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R777cf4ed7ff64f75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R038bc630e17e4a68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b32c26621904727"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1c88c62ed2842f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R683182b12ee64e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b32c26621904727" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R592faf339c3b4ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1c88c62ed2842f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investment World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,153</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>