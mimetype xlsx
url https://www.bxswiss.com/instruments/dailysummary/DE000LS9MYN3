--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R038bc630e17e4a68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfac76c198e96459d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1c88c62ed2842f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R056ba6eb5b664b6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R592faf339c3b4ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1c88c62ed2842f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9efa268e6fbb46ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R056ba6eb5b664b6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investment World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>