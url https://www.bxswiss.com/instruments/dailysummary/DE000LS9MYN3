--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfac76c198e96459d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a2d1114d55848be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R056ba6eb5b664b6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f11e75a880f4ae0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9efa268e6fbb46ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R056ba6eb5b664b6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R843217ca2aa540fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f11e75a880f4ae0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investment World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>