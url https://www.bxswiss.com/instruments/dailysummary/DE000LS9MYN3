--- v9 (2026-05-14)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a2d1114d55848be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a04d4d0940e47e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f11e75a880f4ae0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dda5068e2dd4fb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R843217ca2aa540fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f11e75a880f4ae0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2a7131d8ab04bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dda5068e2dd4fb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investment World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>336,205</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>