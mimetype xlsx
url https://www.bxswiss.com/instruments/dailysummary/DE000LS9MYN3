--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a04d4d0940e47e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc14d2fbe6b234bfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dda5068e2dd4fb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7178895554846a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2a7131d8ab04bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dda5068e2dd4fb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R000c871242d94f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7178895554846a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investment World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>370,402</x:t>
-[...359 lines deleted...]
-        <x:is>
           <x:t>373,248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,849</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>