--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc14d2fbe6b234bfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02e901341aaf4786" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7178895554846a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c2fdab73e604cc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R000c871242d94f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7178895554846a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R294e8791b9b24fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c2fdab73e604cc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investment World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>