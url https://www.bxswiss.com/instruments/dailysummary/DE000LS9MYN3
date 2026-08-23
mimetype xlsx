--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02e901341aaf4786" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R367a772d9eb54f8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c2fdab73e604cc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra52694cfe5a247c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R294e8791b9b24fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c2fdab73e604cc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7f9a80bf1474273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra52694cfe5a247c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investment World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>