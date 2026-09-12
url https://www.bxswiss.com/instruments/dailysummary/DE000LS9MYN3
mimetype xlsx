--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R367a772d9eb54f8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd92121cd75be4c40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra52694cfe5a247c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60f749132e64427e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7f9a80bf1474273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra52694cfe5a247c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44e4c8925a394a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60f749132e64427e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investment World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>