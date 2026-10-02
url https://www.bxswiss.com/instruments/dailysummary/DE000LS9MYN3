--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd92121cd75be4c40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f0abfb2b2534196" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60f749132e64427e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcabcc1ce29b4466e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44e4c8925a394a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60f749132e64427e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1d2cce3b9ba4901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcabcc1ce29b4466e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investment World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>