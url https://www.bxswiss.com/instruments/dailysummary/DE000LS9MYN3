--- v15 (2026-10-02)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f0abfb2b2534196" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ef05c1488b14835" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcabcc1ce29b4466e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R515089fdbd614ad0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1d2cce3b9ba4901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcabcc1ce29b4466e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35f03671a34646a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R515089fdbd614ad0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investment World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>