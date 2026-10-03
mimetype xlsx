--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf40eb2f353e6429c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59db6bcfc19947c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ca1e33ec8d9455f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf39db9bb95f14a9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57b730bc9fd842c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ca1e33ec8d9455f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e527a33b7014d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf39db9bb95f14a9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Val Fex Pure Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,395 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...343 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -677,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,791</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>