--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59db6bcfc19947c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd34612d11624c1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf39db9bb95f14a9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c02f628d7d1452a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e527a33b7014d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf39db9bb95f14a9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe4ebf5753674096" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c02f628d7d1452a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Val Fex Pure Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...117 lines deleted...]
-          <x:t>110,499</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,318</x:t>
-[...339 lines deleted...]
-        <x:is>
           <x:t>109,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,292</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,050</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>