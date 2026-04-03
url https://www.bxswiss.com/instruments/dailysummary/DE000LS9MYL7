--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa2ebe5169874902" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd19534bbc414480c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47cf1e8514574c9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdc756757cf54aed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a1865a0816245b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47cf1e8514574c9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63ae0b78ebb341bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdc756757cf54aed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Val Fex Pure Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,930</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...632 lines deleted...]
-          <x:t>103,444</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,942</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>