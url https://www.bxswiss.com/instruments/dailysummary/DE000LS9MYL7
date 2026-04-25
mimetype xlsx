--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd19534bbc414480c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89a37359e5fd4d7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdc756757cf54aed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2446f7d5ded43b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63ae0b78ebb341bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdc756757cf54aed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25b7bfbce2a94493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2446f7d5ded43b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Val Fex Pure Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,453</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>