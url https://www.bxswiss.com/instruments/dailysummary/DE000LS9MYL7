--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89a37359e5fd4d7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26df6b534c7f4ab0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2446f7d5ded43b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R537c40e400d14221"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25b7bfbce2a94493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2446f7d5ded43b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R604dced199e241ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R537c40e400d14221" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Val Fex Pure Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>98,903</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,554</x:t>
-[...512 lines deleted...]
-          <x:t>98,453</x:t>
+          <x:t>97,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>