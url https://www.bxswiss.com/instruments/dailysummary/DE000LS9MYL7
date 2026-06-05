--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26df6b534c7f4ab0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9750eb71665c4981" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R537c40e400d14221"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdea7394cc95d4fa6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R604dced199e241ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R537c40e400d14221" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c990f8fa0cf4737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdea7394cc95d4fa6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Val Fex Pure Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...198 lines deleted...]
-          <x:t>100,837</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,069</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-          <x:t>30.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,319</x:t>
-        </x:is>
-[...283 lines deleted...]
-          <x:t>96,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>