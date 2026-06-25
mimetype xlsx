--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9750eb71665c4981" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb3fd771174948f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdea7394cc95d4fa6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b6e2ae3717f4312"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c990f8fa0cf4737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdea7394cc95d4fa6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91177d0fe14445ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b6e2ae3717f4312" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Val Fex Pure Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,388</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>99,461</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,583</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>