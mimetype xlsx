--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb3fd771174948f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafd539f72a1c45b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b6e2ae3717f4312"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50b853f267a44e8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91177d0fe14445ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b6e2ae3717f4312" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc48737482ad4597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50b853f267a44e8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Val Fex Pure Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>