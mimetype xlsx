--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafd539f72a1c45b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fb5c11cad274c50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50b853f267a44e8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4b9b89865154c07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc48737482ad4597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50b853f267a44e8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40b180349fa24f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4b9b89865154c07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Val Fex Pure Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,516</x:t>
-[...225 lines deleted...]
-          <x:t>104,066</x:t>
+          <x:t>103,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>