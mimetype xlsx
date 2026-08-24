--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fb5c11cad274c50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0159ebf9407948aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4b9b89865154c07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bbd0f230e894856"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40b180349fa24f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4b9b89865154c07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd86a1cc4f9574e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bbd0f230e894856" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Val Fex Pure Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,061</x:t>
@@ -737,31 +319,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>