--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0159ebf9407948aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf40eb2f353e6429c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bbd0f230e894856"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ca1e33ec8d9455f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd86a1cc4f9574e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bbd0f230e894856" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57b730bc9fd842c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ca1e33ec8d9455f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Val Fex Pure Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,579 +149,559 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...244 lines deleted...]
-          <x:t>111,187</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,664</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>111,281</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>