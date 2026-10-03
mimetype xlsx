--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c30ce76e9a94b42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d2877c79d244003" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0165263e2fa4d73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50814ade5c3b4fca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f71e87751a54f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0165263e2fa4d73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe112eda240849c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50814ade5c3b4fca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Titel - Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...203 lines deleted...]
-          <x:t>114,805</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,116</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>115,724</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...289 lines deleted...]
-          <x:t>115,442</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>