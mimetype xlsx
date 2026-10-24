--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d2877c79d244003" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R674e9f745edb4413" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50814ade5c3b4fca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3af516a2fc904cf0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe112eda240849c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50814ade5c3b4fca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43494f04ea6b47f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3af516a2fc904cf0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Titel - Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>