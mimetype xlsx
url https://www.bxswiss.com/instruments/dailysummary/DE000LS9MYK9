--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58a8df268af848fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c76efc2f4e74ff1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28d508f329934061"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5cf2a57b7af4f96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6475adf4758947d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28d508f329934061" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf11c2e6f9e441ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5cf2a57b7af4f96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Titel - Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>