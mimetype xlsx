--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c76efc2f4e74ff1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5319e3cbe3634a52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5cf2a57b7af4f96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9845741ac374ce1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf11c2e6f9e441ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5cf2a57b7af4f96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R093ae35d74c24b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9845741ac374ce1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Titel - Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,129</x:t>
-[...603 lines deleted...]
-          <x:t>108,154</x:t>
+          <x:t>110,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>