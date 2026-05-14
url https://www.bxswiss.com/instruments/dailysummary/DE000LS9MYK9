--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5319e3cbe3634a52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb52e524549584fc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9845741ac374ce1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f2f9ca6665346f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R093ae35d74c24b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9845741ac374ce1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R317e7a7894524081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f2f9ca6665346f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Titel - Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>