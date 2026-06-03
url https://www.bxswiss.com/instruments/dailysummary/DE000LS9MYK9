--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb52e524549584fc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra042fbc7a0324b9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f2f9ca6665346f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e875266aee84849"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R317e7a7894524081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f2f9ca6665346f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3709772997d14ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e875266aee84849" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Titel - Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...220 lines deleted...]
-          <x:t>109,470</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,755</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>109,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,273</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>