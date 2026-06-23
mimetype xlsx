--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra042fbc7a0324b9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3387fd459bf747b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e875266aee84849"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4110c7f3bf954b08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3709772997d14ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e875266aee84849" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00bca86459294798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4110c7f3bf954b08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Titel - Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>