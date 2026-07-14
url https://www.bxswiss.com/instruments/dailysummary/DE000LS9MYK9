--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3387fd459bf747b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e5da9864f97422a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4110c7f3bf954b08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19927013a3104c7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00bca86459294798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4110c7f3bf954b08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b5768dedd164936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19927013a3104c7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Titel - Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,445</x:t>
-[...387 lines deleted...]
-          <x:t>111,359</x:t>
+          <x:t>111,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>