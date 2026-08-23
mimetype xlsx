--- v11 (2026-07-14)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e5da9864f97422a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79daed6ac2b94c22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19927013a3104c7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1485031a0b94df9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b5768dedd164936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19927013a3104c7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3612feb17aa8465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1485031a0b94df9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Titel - Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>112,184</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>