--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79daed6ac2b94c22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c30ce76e9a94b42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1485031a0b94df9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0165263e2fa4d73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3612feb17aa8465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1485031a0b94df9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f71e87751a54f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0165263e2fa4d73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Titel - Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,237</x:t>
-[...306 lines deleted...]
-          <x:t>115,116</x:t>
+          <x:t>116,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,442</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>