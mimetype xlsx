--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11c0a5cbb0ca400a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ca4e6fbf8224e60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96becb13d124497a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7bf9c0cbc3d4e50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb93f0826f2dc46ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96becb13d124497a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2816ff54821744e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7bf9c0cbc3d4e50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>