--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ca4e6fbf8224e60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c9289d8f46d4e87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7bf9c0cbc3d4e50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2155e3bbbb84e60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2816ff54821744e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7bf9c0cbc3d4e50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cc1e6da93ab4837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2155e3bbbb84e60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>