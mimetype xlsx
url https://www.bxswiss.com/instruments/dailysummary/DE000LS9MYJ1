--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c9289d8f46d4e87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re73ef965b2804b53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2155e3bbbb84e60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfffb8ec45b254bf8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cc1e6da93ab4837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2155e3bbbb84e60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00265f26c5334ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfffb8ec45b254bf8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,50 +339,401 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,752</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>