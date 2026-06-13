--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re73ef965b2804b53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb1a09836b164f7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfffb8ec45b254bf8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0a6c59dcdfd44da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00265f26c5334ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfffb8ec45b254bf8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3df986128f7f4546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0a6c59dcdfd44da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>86,752</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>