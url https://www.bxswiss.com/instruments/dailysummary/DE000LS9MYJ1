--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb1a09836b164f7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a5e09f768684ef7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0a6c59dcdfd44da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfffc9a13fa6414e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3df986128f7f4546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0a6c59dcdfd44da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf40444e30194f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfffc9a13fa6414e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...146 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>