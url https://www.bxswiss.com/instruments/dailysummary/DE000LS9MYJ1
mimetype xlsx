--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a5e09f768684ef7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7b76800a0ff4e23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfffc9a13fa6414e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33d2bdef4cf24cdc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf40444e30194f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfffc9a13fa6414e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48a2ce91d67747a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33d2bdef4cf24cdc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>