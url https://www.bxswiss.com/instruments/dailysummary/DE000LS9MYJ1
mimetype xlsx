--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7b76800a0ff4e23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59985ba1022f401e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33d2bdef4cf24cdc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a90ac26fb344753"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48a2ce91d67747a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33d2bdef4cf24cdc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb66f9abcdb90408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a90ac26fb344753" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>