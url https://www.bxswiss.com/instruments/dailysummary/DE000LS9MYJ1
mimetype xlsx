--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59985ba1022f401e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3792f1db9eb4356" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a90ac26fb344753"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad1f60f8d04d40a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb66f9abcdb90408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a90ac26fb344753" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f2ac0bf45dc493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad1f60f8d04d40a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>