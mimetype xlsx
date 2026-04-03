--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29560ae7d7c94b2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70ae1bcecd764ec5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57e3a6c42f7a42c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae65d98d7bb54891"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42d51520c37b45fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57e3a6c42f7a42c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7cd20758af34158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae65d98d7bb54891" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotec Medtec Hidden Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>