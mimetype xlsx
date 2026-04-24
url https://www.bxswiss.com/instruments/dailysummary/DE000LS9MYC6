--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70ae1bcecd764ec5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ee07a2cb5fc4f1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae65d98d7bb54891"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc799862f39824283"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7cd20758af34158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae65d98d7bb54891" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b5dbf816b0a402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc799862f39824283" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotec Medtec Hidden Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>