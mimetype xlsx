--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ee07a2cb5fc4f1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37d2aad9bd1a4b49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc799862f39824283"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4945008e0d54b54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b5dbf816b0a402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc799862f39824283" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f2bbf3940de4abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4945008e0d54b54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotec Medtec Hidden Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>96,752</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,454</x:t>
-[...393 lines deleted...]
-        <x:is>
           <x:t>94,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,294</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>