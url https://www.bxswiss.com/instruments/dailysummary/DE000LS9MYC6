--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37d2aad9bd1a4b49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00c29c08552d4aeb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4945008e0d54b54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ba0ad47103a4bbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f2bbf3940de4abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4945008e0d54b54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6997ae08eef41b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ba0ad47103a4bbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotec Medtec Hidden Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>