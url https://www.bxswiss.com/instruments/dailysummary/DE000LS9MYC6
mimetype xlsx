--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00c29c08552d4aeb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23e04a0fc97b4829" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ba0ad47103a4bbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R384adfe5e64144ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6997ae08eef41b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ba0ad47103a4bbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a9edc63187641ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R384adfe5e64144ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotec Medtec Hidden Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>83,927</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,024</x:t>
-[...436 lines deleted...]
-          <x:t>81,285</x:t>
+          <x:t>84,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>