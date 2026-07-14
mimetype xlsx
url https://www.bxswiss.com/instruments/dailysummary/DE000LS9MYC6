--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23e04a0fc97b4829" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ffc84a3ef394dc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R384adfe5e64144ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa095812851d42ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a9edc63187641ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R384adfe5e64144ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ae80faf5d8549d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa095812851d42ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotec Medtec Hidden Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>