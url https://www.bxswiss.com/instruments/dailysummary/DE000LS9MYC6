--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ffc84a3ef394dc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1b0d47014b74b13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa095812851d42ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3f179b37eed4501"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ae80faf5d8549d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa095812851d42ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab17d41994464d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3f179b37eed4501" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotec Medtec Hidden Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>