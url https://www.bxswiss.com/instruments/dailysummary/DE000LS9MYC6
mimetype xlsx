--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1b0d47014b74b13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd80bee7290fb4aad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3f179b37eed4501"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7aed2bb541de4f62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab17d41994464d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3f179b37eed4501" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fbd184a82fb4687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7aed2bb541de4f62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotec Medtec Hidden Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>