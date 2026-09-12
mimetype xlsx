--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd80bee7290fb4aad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81a9d0c7cf834f36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7aed2bb541de4f62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd341feba83cc4292"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fbd184a82fb4687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7aed2bb541de4f62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57e769c51ac44460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd341feba83cc4292" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotec Medtec Hidden Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>