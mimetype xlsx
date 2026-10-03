--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81a9d0c7cf834f36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e01d692e9484d66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd341feba83cc4292"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd493c936824f49a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57e769c51ac44460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd341feba83cc4292" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R193e215db7024420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd493c936824f49a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotec Medtec Hidden Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>