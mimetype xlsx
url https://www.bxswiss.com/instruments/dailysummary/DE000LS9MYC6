--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e01d692e9484d66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ddd5512bc464f23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd493c936824f49a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73d455260f9f4c67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R193e215db7024420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd493c936824f49a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb02bad4d13c451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73d455260f9f4c67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotec Medtec Hidden Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MYC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>