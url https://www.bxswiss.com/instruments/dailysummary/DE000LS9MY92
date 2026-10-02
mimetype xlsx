--- v15 (2026-09-12)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra58e501f26864c1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R944b7f6cd66b4523" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5be38796a1714321"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf95bb9abf7f744f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd66db67517c7484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5be38796a1714321" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b068899d84a4e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf95bb9abf7f744f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tr4Q - Social Media Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MY92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,292</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>