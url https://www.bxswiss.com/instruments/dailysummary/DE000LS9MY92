--- v16 (2026-10-02)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R944b7f6cd66b4523" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc06bc927c356455c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf95bb9abf7f744f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15e91e7866da43b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b068899d84a4e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf95bb9abf7f744f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84b15d8d5c884c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15e91e7866da43b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tr4Q - Social Media Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MY92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>