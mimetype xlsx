--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ade7e8b611b42ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f9d734be5b24550" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8810785f46fa4f67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f3007312df1462b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra61a384de7c74dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8810785f46fa4f67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabc5132c32054d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f3007312df1462b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tr4Q - Social Media Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MY92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...284 lines deleted...]
-          <x:t>79,742</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,351</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>84,615</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>