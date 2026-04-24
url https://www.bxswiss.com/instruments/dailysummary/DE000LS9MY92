--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f9d734be5b24550" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R254ee15737d04d66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f3007312df1462b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R551194cf8dea47ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabc5132c32054d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f3007312df1462b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c9cb9bbb3f94ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R551194cf8dea47ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tr4Q - Social Media Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MY92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>84,695</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>79,490</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>