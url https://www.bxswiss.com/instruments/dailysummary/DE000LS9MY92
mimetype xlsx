--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R254ee15737d04d66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8e0253d727e4acf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R551194cf8dea47ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22c1179a550c4a4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c9cb9bbb3f94ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R551194cf8dea47ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc12cbc41fabe4df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22c1179a550c4a4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tr4Q - Social Media Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MY92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>