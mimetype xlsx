--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8e0253d727e4acf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd268e6671285449a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22c1179a550c4a4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea4d8eed2d414395"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc12cbc41fabe4df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22c1179a550c4a4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R590ce6133093448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea4d8eed2d414395" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tr4Q - Social Media Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MY92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>