--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd268e6671285449a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R653f25078731490e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea4d8eed2d414395"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d37975651a54cf9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R590ce6133093448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea4d8eed2d414395" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3be9d1302454665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d37975651a54cf9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tr4Q - Social Media Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MY92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,362</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>