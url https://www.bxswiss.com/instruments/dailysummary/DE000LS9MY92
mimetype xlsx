--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R653f25078731490e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3e52f4baeae4694" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d37975651a54cf9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fdc4e606ccc4123"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3be9d1302454665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d37975651a54cf9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e5715d4f6f943bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fdc4e606ccc4123" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tr4Q - Social Media Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MY92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>123,136</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,222</x:t>
-[...323 lines deleted...]
-          <x:t>132,261</x:t>
+          <x:t>117,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>