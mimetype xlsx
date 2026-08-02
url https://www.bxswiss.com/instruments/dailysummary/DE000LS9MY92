--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3e52f4baeae4694" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7916ae0fbed34db5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fdc4e606ccc4123"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25587d4c5e6b4ea1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e5715d4f6f943bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fdc4e606ccc4123" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c1e2af41133480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25587d4c5e6b4ea1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tr4Q - Social Media Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MY92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>