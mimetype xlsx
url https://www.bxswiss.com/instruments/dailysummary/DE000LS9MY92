--- v13 (2026-08-02)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7916ae0fbed34db5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4474d059a7bb4a5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25587d4c5e6b4ea1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd0b1dbaf75444af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c1e2af41133480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25587d4c5e6b4ea1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c251233c05f4483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd0b1dbaf75444af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tr4Q - Social Media Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MY92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>104,618</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,422</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...263 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,937</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>