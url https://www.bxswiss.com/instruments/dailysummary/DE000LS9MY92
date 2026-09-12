--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4474d059a7bb4a5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra58e501f26864c1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd0b1dbaf75444af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5be38796a1714321"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c251233c05f4483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd0b1dbaf75444af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd66db67517c7484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5be38796a1714321" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tr4Q - Social Media Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MY92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>