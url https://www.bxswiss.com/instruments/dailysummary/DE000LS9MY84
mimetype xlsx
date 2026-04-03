--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3778ae589ce4553" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93e4e7deea694dc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R404b7320215d43d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4f8fb4c69634318"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57d9cc02791d44e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R404b7320215d43d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f4aef9cc31742d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4f8fb4c69634318" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>für die Familie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MY84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>