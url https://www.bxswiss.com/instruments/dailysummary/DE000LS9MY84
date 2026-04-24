--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93e4e7deea694dc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R627769619bda4b0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4f8fb4c69634318"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92ce0e43e264427e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f4aef9cc31742d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4f8fb4c69634318" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd064d89a52664d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92ce0e43e264427e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>für die Familie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MY84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,880</x:t>
-[...495 lines deleted...]
-          <x:t>98,104</x:t>
+          <x:t>97,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>