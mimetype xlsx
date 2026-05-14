--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R627769619bda4b0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra469543ed64046e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92ce0e43e264427e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9caed9dfd7f48ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd064d89a52664d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92ce0e43e264427e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3340f3337c7488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9caed9dfd7f48ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>für die Familie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MY84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>