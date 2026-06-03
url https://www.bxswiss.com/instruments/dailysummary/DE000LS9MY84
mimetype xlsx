--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra469543ed64046e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1022b2ae9d01463b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9caed9dfd7f48ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9085f34d3f3b4c3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3340f3337c7488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9caed9dfd7f48ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb05352db50204c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9085f34d3f3b4c3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>für die Familie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MY84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>