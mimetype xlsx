--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1022b2ae9d01463b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51928aa479464dd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9085f34d3f3b4c3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f70c697d6ff4fd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb05352db50204c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9085f34d3f3b4c3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9272db93d70a4c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f70c697d6ff4fd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>für die Familie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MY84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,991</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...227 lines deleted...]
-          <x:t>107,367</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>