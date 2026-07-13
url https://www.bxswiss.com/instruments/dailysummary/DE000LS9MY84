--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51928aa479464dd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b4f9f6184384dd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f70c697d6ff4fd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62a9947d1c214c2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9272db93d70a4c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f70c697d6ff4fd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38b48ece9d0e41cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62a9947d1c214c2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>für die Familie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MY84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,807</x:t>
-[...210 lines deleted...]
-          <x:t>105,690</x:t>
+          <x:t>105,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,622</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>106,692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>