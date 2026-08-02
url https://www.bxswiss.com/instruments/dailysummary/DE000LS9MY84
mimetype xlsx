--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b4f9f6184384dd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5afe9035a794ec4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62a9947d1c214c2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb29384e9dc804ce5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38b48ece9d0e41cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62a9947d1c214c2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8d987d56ea54076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb29384e9dc804ce5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>für die Familie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MY84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,772</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>