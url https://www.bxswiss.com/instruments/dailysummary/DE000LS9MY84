--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5afe9035a794ec4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a44b890ea894f2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb29384e9dc804ce5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76c2e41c00d64e5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8d987d56ea54076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb29384e9dc804ce5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R480fc65c06a84317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76c2e41c00d64e5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>für die Familie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MY84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>