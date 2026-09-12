--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a44b890ea894f2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a790c14f10b4338" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76c2e41c00d64e5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R460a726fb9034aae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R480fc65c06a84317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76c2e41c00d64e5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13be16e823ba45f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R460a726fb9034aae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>für die Familie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MY84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,795</x:t>
-[...252 lines deleted...]
-          <x:t>110,966</x:t>
+          <x:t>109,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>