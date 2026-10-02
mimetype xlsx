--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a790c14f10b4338" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27165fc04d274cf7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R460a726fb9034aae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78087e14b78e489f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13be16e823ba45f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R460a726fb9034aae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0279917bc1b1458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78087e14b78e489f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>für die Familie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MY84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>110,125</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,967</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...312 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,128</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>