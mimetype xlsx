--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27165fc04d274cf7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1691d116d5bc4b08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78087e14b78e489f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1192fb7ba0c440e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0279917bc1b1458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78087e14b78e489f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce2a4e191eed47ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1192fb7ba0c440e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>für die Familie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MY84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>