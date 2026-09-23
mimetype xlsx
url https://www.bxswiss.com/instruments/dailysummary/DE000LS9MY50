--- v12 (2026-09-02)
+++ v13 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d66960a6d3d4fd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1efc11ec0c884014" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc49be1864774467c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01f93ccf3402449e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aebbf9a44f34b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc49be1864774467c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c1411638acf48af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01f93ccf3402449e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAN SLIM Traderfuchs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MY50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,639</x:t>
-[...161 lines deleted...]
-          <x:t>91,079</x:t>
+          <x:t>90,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,793</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,884</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>90,900</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,129</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>91,081</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>