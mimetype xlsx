--- v13 (2026-09-23)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1efc11ec0c884014" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79f82d996f6d48e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01f93ccf3402449e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7df5558c4b68465c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c1411638acf48af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01f93ccf3402449e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9806f671b3484bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7df5558c4b68465c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAN SLIM Traderfuchs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MY50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>