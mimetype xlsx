--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79f82d996f6d48e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd39796b1aa44e44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7df5558c4b68465c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb7d6c5da730445a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9806f671b3484bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7df5558c4b68465c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45900989f5744542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb7d6c5da730445a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAN SLIM Traderfuchs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MY50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...360 lines deleted...]
-          <x:t>91,676</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,338</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>90,173</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,583</x:t>
-[...16 lines deleted...]
-          <x:t>89,870</x:t>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,785</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>90,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,707</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>