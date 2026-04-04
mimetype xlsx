--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3c88c78fe074211" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a1c2df3d15240dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aa607c43c654c55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6a0eff21a85420c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R013a94ca11ac44a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aa607c43c654c55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c07d36d0b944c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6a0eff21a85420c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAN SLIM Traderfuchs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MY50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>88,530</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,768</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>88,878</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,721</x:t>
-[...463 lines deleted...]
-          <x:t>87,864</x:t>
+          <x:t>89,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>