--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a1c2df3d15240dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca3fda5015234272" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6a0eff21a85420c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e7466d76e824b8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c07d36d0b944c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6a0eff21a85420c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2370e4adf2b44dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e7466d76e824b8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAN SLIM Traderfuchs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MY50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,157</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>