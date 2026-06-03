--- v8 (2026-04-24)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca3fda5015234272" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0329bb816e3e46eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e7466d76e824b8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3951afe7f4e84bb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2370e4adf2b44dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e7466d76e824b8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7483f28a2e74f83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3951afe7f4e84bb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAN SLIM Traderfuchs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MY50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>88,547</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,712</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>89,157</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>