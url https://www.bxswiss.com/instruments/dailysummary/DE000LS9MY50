--- v9 (2026-06-03)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0329bb816e3e46eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dfacd28e7e6415c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3951afe7f4e84bb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02c5e11493014617"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7483f28a2e74f83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3951afe7f4e84bb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81ca43a12e144a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02c5e11493014617" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAN SLIM Traderfuchs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MY50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,048</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>88,891</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,859</x:t>
-[...436 lines deleted...]
-          <x:t>88,803</x:t>
+          <x:t>89,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>