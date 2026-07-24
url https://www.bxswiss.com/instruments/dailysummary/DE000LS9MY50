--- v10 (2026-07-03)
+++ v11 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dfacd28e7e6415c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf07b3cd52174278" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02c5e11493014617"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36fc3934e5e340bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81ca43a12e144a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02c5e11493014617" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd6e78c2a4144d15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36fc3934e5e340bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAN SLIM Traderfuchs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MY50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...149 lines deleted...]
-          <x:t>89,091</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>89,312</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,264</x:t>
-[...11 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>89,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,519</x:t>
-[...58 lines deleted...]
-          <x:t>89,228</x:t>
+          <x:t>89,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,437</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>23.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,601</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>89,030</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>