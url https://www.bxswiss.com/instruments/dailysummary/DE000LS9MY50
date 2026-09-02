--- v11 (2026-07-24)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf07b3cd52174278" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d66960a6d3d4fd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36fc3934e5e340bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc49be1864774467c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd6e78c2a4144d15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36fc3934e5e340bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aebbf9a44f34b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc49be1864774467c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAN SLIM Traderfuchs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MY50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...640 lines deleted...]
-          <x:t>90,049</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>