--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc386483d456f438c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76383e42b3cc42ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70fb64a7dd6f449a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01d0ec5cb47f4f52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0e0098b8aa7486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70fb64a7dd6f449a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9afa51cc8df4520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01d0ec5cb47f4f52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wahre Werte &amp; Solide Substanz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MY43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>