--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76383e42b3cc42ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7433a67b50d64823" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01d0ec5cb47f4f52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8583c38173341af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9afa51cc8df4520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01d0ec5cb47f4f52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5b4e26b7101493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8583c38173341af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wahre Werte &amp; Solide Substanz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MY43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>