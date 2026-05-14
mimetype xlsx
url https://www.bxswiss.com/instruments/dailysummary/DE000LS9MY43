--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7433a67b50d64823" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93d2ca3ad22a43c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8583c38173341af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96191b5f98ba4ab3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5b4e26b7101493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8583c38173341af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R339f0339088e466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96191b5f98ba4ab3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wahre Werte &amp; Solide Substanz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MY43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>