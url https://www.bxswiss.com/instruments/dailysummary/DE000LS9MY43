--- v5 (2026-05-14)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93d2ca3ad22a43c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R404ca58ec83c4fcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96191b5f98ba4ab3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd428a1716660442f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R339f0339088e466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96191b5f98ba4ab3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03191404041b4139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd428a1716660442f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wahre Werte &amp; Solide Substanz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MY43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...419 lines deleted...]
-          <x:t>67,139</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,443</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>69,424</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>