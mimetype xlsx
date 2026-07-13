--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R404ca58ec83c4fcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9687b7471a6e40cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd428a1716660442f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3eea50ee9d2f4897"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03191404041b4139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd428a1716660442f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0657f31365264490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3eea50ee9d2f4897" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wahre Werte &amp; Solide Substanz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MY43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,549</x:t>
-[...225 lines deleted...]
-          <x:t>67,999</x:t>
+          <x:t>67,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>