--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9687b7471a6e40cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cebdbca41934b16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3eea50ee9d2f4897"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raefb4866c1ac40b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0657f31365264490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3eea50ee9d2f4897" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re040c001f26b4afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raefb4866c1ac40b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wahre Werte &amp; Solide Substanz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MY43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>