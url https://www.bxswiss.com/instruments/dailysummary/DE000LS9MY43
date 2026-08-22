--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cebdbca41934b16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0478c79b5f894f14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raefb4866c1ac40b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b1bb5e1287042dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re040c001f26b4afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raefb4866c1ac40b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3764733e69414ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b1bb5e1287042dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wahre Werte &amp; Solide Substanz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MY43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>64,517</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>64,508</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>65,292</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,012</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,054</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>