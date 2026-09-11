--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0478c79b5f894f14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1816f0596a141d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b1bb5e1287042dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2e693aa986d433b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3764733e69414ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b1bb5e1287042dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9802792ef2384f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2e693aa986d433b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wahre Werte &amp; Solide Substanz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MY43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>