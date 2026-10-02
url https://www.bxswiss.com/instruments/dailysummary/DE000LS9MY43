--- v10 (2026-09-11)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1816f0596a141d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fc905ad8ce4482b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2e693aa986d433b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d2f78106468440c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9802792ef2384f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2e693aa986d433b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d8857548c924002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d2f78106468440c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wahre Werte &amp; Solide Substanz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MY43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>70,387</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,170</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>68,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,247</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>