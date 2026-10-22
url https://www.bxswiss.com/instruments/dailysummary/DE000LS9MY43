--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fc905ad8ce4482b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28abf305d7324b3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d2f78106468440c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d1a0496b8954619"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d8857548c924002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d2f78106468440c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11cdb3dcaa02437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d1a0496b8954619" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wahre Werte &amp; Solide Substanz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MY43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>