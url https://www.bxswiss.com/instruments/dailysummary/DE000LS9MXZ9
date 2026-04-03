--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R401e7ef575524df2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R178bc12e126e4080" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf729b375b8be4d27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3698919e742e495a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50ca4b93daa844fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf729b375b8be4d27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6477119043f94424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3698919e742e495a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>227,910</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,976</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>