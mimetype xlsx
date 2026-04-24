--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R178bc12e126e4080" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2bc825891614e01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3698919e742e495a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R750508250e95450f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6477119043f94424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3698919e742e495a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R628f05b78e434817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R750508250e95450f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>