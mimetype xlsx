--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2bc825891614e01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12e3afaaf50f455b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R750508250e95450f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e4756b1430f41ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R628f05b78e434817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R750508250e95450f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc66d7a6d89ea442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e4756b1430f41ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>