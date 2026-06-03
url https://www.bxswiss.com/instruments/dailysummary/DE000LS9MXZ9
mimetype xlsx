--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12e3afaaf50f455b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a5d3d57d2dc41ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e4756b1430f41ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50b26b7f0f8643fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc66d7a6d89ea442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e4756b1430f41ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd3bf3e3275c4476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50b26b7f0f8643fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>