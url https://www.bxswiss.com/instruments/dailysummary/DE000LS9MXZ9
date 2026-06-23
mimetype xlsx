--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a5d3d57d2dc41ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d55d1170d7640e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50b26b7f0f8643fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c35fc1dafdd41e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd3bf3e3275c4476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50b26b7f0f8643fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2841e3162da5410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c35fc1dafdd41e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>261,577</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>261,086</x:t>
-[...458 lines deleted...]
-          <x:t>280,850</x:t>
+          <x:t>264,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>