--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d55d1170d7640e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R560726f92cdd4844" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c35fc1dafdd41e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd43789e6941c4f09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2841e3162da5410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c35fc1dafdd41e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ad6fddab41c458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd43789e6941c4f09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>267,047</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,893</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>04.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>276,072</x:t>
-[...333 lines deleted...]
-          <x:t>266,782</x:t>
+          <x:t>275,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>