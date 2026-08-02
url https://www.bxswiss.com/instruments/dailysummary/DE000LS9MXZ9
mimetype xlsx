--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R560726f92cdd4844" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbfb961c34134a95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd43789e6941c4f09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45e4c36446e044e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ad6fddab41c458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd43789e6941c4f09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rceb26b556c0e4a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45e4c36446e044e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>