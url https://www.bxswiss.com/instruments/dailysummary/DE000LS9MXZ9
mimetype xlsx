--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbfb961c34134a95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3277d357016a4809" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45e4c36446e044e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd6d3a1cac0c4c84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rceb26b556c0e4a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45e4c36446e044e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R256b36fa02ba4be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd6d3a1cac0c4c84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>