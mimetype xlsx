--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3277d357016a4809" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra90c3baacdcc44d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd6d3a1cac0c4c84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fb2852d694649d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R256b36fa02ba4be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd6d3a1cac0c4c84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec8c4dc760684a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fb2852d694649d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>