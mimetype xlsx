--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra90c3baacdcc44d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fc6b9f487c54204" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fb2852d694649d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5d04b87bc754a77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec8c4dc760684a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fb2852d694649d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfec7524dc56e44e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5d04b87bc754a77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,564</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>