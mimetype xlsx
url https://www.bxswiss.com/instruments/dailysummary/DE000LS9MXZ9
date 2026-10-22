--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fc6b9f487c54204" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1910ecb0836a44c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5d04b87bc754a77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b6eeabaf4f74ed6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfec7524dc56e44e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5d04b87bc754a77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R447a7130d3e04a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b6eeabaf4f74ed6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>