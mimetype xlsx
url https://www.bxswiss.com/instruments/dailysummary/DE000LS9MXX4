--- v12 (2026-09-14)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3e2ae46c37e4a07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7891b4dcf96f47fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1720fc5bef7040bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85b4e6c0a44f4466"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cbf0574ce644488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1720fc5bef7040bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fab9dc32b7a4ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85b4e6c0a44f4466" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Austrian Value Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>526,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>496,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>512,167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>524,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>529,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>514,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>517,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>