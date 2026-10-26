--- v13 (2026-10-05)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7891b4dcf96f47fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33247a75ba214a22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85b4e6c0a44f4466"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde42018b77d841f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fab9dc32b7a4ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85b4e6c0a44f4466" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6fa315afe3c47df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde42018b77d841f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Austrian Value Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>589,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>591,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>570,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>575,163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>611,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>627,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>601,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>625,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>