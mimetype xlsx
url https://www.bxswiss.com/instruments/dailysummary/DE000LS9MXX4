--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dd3d10ea1824c79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra10cb5227f2a42e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45f3edc27ce64ce1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e6892769457489a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbed7489d8c474101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45f3edc27ce64ce1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63f72f9f65ab455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e6892769457489a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Austrian Value Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>