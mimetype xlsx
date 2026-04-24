--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra10cb5227f2a42e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdbf1fdac7664887" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e6892769457489a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79c2ad0a0ce64804"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63f72f9f65ab455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e6892769457489a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eebb54794df46d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79c2ad0a0ce64804" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Austrian Value Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>