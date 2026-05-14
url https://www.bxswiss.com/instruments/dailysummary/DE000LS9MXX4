--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdbf1fdac7664887" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R563feb643b7f4bf6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79c2ad0a0ce64804"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb916944e811426e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eebb54794df46d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79c2ad0a0ce64804" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R910dac87cf164ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb916944e811426e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Austrian Value Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,556</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>