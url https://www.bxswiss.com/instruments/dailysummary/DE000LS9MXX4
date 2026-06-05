--- v6 (2026-05-14)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R563feb643b7f4bf6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e2159d67ecc401f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb916944e811426e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra36d1d13531b48f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R910dac87cf164ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb916944e811426e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re41e4ad0f84f487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra36d1d13531b48f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Austrian Value Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>