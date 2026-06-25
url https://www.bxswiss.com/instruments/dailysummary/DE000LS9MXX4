--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e2159d67ecc401f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a919fe9e4d5461d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra36d1d13531b48f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcf5b79a20e4430e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re41e4ad0f84f487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra36d1d13531b48f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R145f7be61c6244fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcf5b79a20e4430e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Austrian Value Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>