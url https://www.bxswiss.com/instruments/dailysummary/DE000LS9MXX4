--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a919fe9e4d5461d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec525731e8b141a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcf5b79a20e4430e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9361c778411442dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R145f7be61c6244fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcf5b79a20e4430e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7efd886ed05343ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9361c778411442dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Austrian Value Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>546,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>584,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>546,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>584,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>609,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>632,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>601,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>605,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>