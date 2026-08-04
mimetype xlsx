--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec525731e8b141a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R636215b93d9e4e8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9361c778411442dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfa390b483b04341"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7efd886ed05343ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9361c778411442dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R739fd2883bb04b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfa390b483b04341" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Austrian Value Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>556,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>566,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>548,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>564,976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>529,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>540,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>522,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>535,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>