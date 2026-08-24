--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R636215b93d9e4e8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7380a349966945f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfa390b483b04341"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf309f30066004a2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R739fd2883bb04b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfa390b483b04341" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10198586e97044ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf309f30066004a2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Austrian Value Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>