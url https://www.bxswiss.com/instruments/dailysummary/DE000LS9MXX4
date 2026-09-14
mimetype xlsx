--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7380a349966945f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3e2ae46c37e4a07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf309f30066004a2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1720fc5bef7040bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10198586e97044ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf309f30066004a2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cbf0574ce644488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1720fc5bef7040bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Austrian Value Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>507,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>485,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>506,852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>