--- v10 (2026-09-16)
+++ v11 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R754a81dd181a44a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36249f54729248d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R478453fbee2d4ff9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3c7ab0788c14d33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc53b60fbc0e944dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R478453fbee2d4ff9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaeee60d9d6540df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3c7ab0788c14d33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantico2018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,479</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>