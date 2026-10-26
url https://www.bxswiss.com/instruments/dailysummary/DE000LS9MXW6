--- v11 (2026-10-06)
+++ v12 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36249f54729248d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bbe83d6ebde4e02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3c7ab0788c14d33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1778620967c4e90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaeee60d9d6540df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3c7ab0788c14d33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re846ace072764268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1778620967c4e90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantico2018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...176 lines deleted...]
-          <x:t>153,669</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,423</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>153,810</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,912</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...332 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,225</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,667</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>