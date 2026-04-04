--- v2 (2026-01-10)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb896259280f5485b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e23006260a949ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3addfd6efcbe487b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R171811e1bfff4a74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra82867a4736a4ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3addfd6efcbe487b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2c874cba30245be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R171811e1bfff4a74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantico2018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,511 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.12.2025</x:t>
-[...478 lines deleted...]
-          <x:t>143,777</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,634</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>