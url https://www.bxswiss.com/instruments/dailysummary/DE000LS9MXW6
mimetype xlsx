--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e23006260a949ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c72e668a4334f21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R171811e1bfff4a74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf74da70a5e5d41a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2c874cba30245be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R171811e1bfff4a74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99d15a4e4821496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf74da70a5e5d41a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantico2018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,057</x:t>
-[...462 lines deleted...]
-        <x:is>
           <x:t>130,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,827</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>