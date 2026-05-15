--- v4 (2026-04-24)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c72e668a4334f21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c2539b2999a41e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf74da70a5e5d41a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb553f645fc24a6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99d15a4e4821496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf74da70a5e5d41a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8db5763311674e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb553f645fc24a6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantico2018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>