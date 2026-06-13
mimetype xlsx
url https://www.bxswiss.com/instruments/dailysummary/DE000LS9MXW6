--- v5 (2026-05-15)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c2539b2999a41e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd795984f40bd4859" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb553f645fc24a6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74d9f852fd0349a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8db5763311674e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb553f645fc24a6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32d722542e704fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74d9f852fd0349a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantico2018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...355 lines deleted...]
-          <x:t>144,955</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,397</x:t>
-[...220 lines deleted...]
-          <x:t>145,617</x:t>
+          <x:t>146,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>