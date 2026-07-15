--- v6 (2026-06-13)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd795984f40bd4859" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c5da97cc9864711" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74d9f852fd0349a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R170efba1daae4f3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32d722542e704fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74d9f852fd0349a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ac5dedb945b4018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R170efba1daae4f3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantico2018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...608 lines deleted...]
-          <x:t>141,144</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>