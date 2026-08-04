--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c5da97cc9864711" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47b62e0940d642ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R170efba1daae4f3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf958fee0fa90431d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ac5dedb945b4018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R170efba1daae4f3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a2073dafd714608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf958fee0fa90431d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantico2018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,292</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>