--- v8 (2026-08-04)
+++ v9 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47b62e0940d642ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fe9f3e6deb84ef1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf958fee0fa90431d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42d4cd32ce0b46a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a2073dafd714608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf958fee0fa90431d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf790f7b6ef1247b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42d4cd32ce0b46a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantico2018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...382 lines deleted...]
-          <x:t>149,717</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,493</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>150,594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,453</x:t>
         </x:is>
       </x:c>
@@ -737,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,368</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>