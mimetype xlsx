--- v9 (2026-08-25)
+++ v10 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fe9f3e6deb84ef1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R754a81dd181a44a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42d4cd32ce0b46a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R478453fbee2d4ff9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf790f7b6ef1247b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42d4cd32ce0b46a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc53b60fbc0e944dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R478453fbee2d4ff9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantico2018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,485 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...410 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,898</x:t>
@@ -717,31 +285,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>