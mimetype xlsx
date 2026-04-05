--- v3 (2026-03-14)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce5b16d3bb7e49ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41d76fb8d75946f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe0d97b091284430"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81577eab8d8b4e1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fe109930c9a4e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe0d97b091284430" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbea41b6e79114745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81577eab8d8b4e1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China's Digital Giants</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,192</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>