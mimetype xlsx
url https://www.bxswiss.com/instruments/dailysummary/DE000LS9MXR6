--- v4 (2026-04-05)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41d76fb8d75946f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fc27a07e9d84011" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81577eab8d8b4e1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca5fb44f1633402f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbea41b6e79114745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81577eab8d8b4e1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9210a07f42e044c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca5fb44f1633402f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China's Digital Giants</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,374</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>