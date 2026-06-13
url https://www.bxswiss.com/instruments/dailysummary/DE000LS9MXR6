--- v5 (2026-04-25)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fc27a07e9d84011" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e08edfa510c49e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca5fb44f1633402f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17d2d09eea6241d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9210a07f42e044c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca5fb44f1633402f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R473c98094d2441bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17d2d09eea6241d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China's Digital Giants</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>130,349</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>