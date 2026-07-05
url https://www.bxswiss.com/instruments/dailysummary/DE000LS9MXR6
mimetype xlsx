--- v6 (2026-06-13)
+++ v7 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e08edfa510c49e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea813e5dfe774e67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17d2d09eea6241d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bc1d400fddf4edd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R473c98094d2441bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17d2d09eea6241d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f7c66ea4ab64d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bc1d400fddf4edd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China's Digital Giants</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>124,013</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,293</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>131,304</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>