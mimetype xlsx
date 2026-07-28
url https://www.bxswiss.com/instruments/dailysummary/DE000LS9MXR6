--- v7 (2026-07-05)
+++ v8 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea813e5dfe774e67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d08e4e7d76742ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bc1d400fddf4edd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69b53c0a6c8c4bea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f7c66ea4ab64d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bc1d400fddf4edd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1854884830c64909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69b53c0a6c8c4bea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China's Digital Giants</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>