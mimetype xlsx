--- v8 (2026-07-28)
+++ v9 (2026-08-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d08e4e7d76742ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raea3b8bc3efe4a3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69b53c0a6c8c4bea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R980ad48473904122"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1854884830c64909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69b53c0a6c8c4bea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7cd0f907dc6427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R980ad48473904122" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China's Digital Giants</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>