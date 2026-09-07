--- v9 (2026-08-18)
+++ v10 (2026-09-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raea3b8bc3efe4a3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0e9284bd23c4160" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R980ad48473904122"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e2f8b26ac1c4238"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7cd0f907dc6427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R980ad48473904122" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R260f86ec0a2b4f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e2f8b26ac1c4238" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China's Digital Giants</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>