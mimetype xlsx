--- v10 (2026-09-07)
+++ v11 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0e9284bd23c4160" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra23afadfa2074624" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e2f8b26ac1c4238"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c1935d86fd4469c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R260f86ec0a2b4f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e2f8b26ac1c4238" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re27b149411014da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c1935d86fd4469c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China's Digital Giants</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>