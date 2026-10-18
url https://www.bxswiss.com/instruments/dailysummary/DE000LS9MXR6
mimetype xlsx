--- v11 (2026-09-28)
+++ v12 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra23afadfa2074624" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4643162314924fb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c1935d86fd4469c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c85f29af5b74402"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re27b149411014da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c1935d86fd4469c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52e117da4a544660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c85f29af5b74402" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China's Digital Giants</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,709</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>