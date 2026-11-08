--- v12 (2026-10-18)
+++ v13 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4643162314924fb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra17ebe5e718d4e07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c85f29af5b74402"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c6707f250fd4eeb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52e117da4a544660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c85f29af5b74402" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87df92d7decd49dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c6707f250fd4eeb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China's Digital Giants</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>