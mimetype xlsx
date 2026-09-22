--- v10 (2026-09-01)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bce5a25a36947b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21d5aedc60c74772" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R341e2433cfe64dab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc2017ab9c48437c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e024b210bbd4568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R341e2433cfe64dab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffdc7d4d5d3f4d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc2017ab9c48437c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Wide Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>