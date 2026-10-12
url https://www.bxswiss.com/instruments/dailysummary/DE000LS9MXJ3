--- v11 (2026-09-22)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21d5aedc60c74772" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f03b9b0f2e44c4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc2017ab9c48437c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bc5274b588a444f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffdc7d4d5d3f4d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc2017ab9c48437c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b8d14e036174de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bc5274b588a444f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Wide Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>