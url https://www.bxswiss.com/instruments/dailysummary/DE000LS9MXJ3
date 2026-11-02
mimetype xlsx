--- v12 (2026-10-12)
+++ v13 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f03b9b0f2e44c4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7d633d4c55f43bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bc5274b588a444f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55bf2267eb2242bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b8d14e036174de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bc5274b588a444f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d780023e474424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55bf2267eb2242bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Wide Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>