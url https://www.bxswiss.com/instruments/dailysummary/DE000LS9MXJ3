--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc73178733ae74513" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8fbb5a3ee924e60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93e9a61abc19455a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe79188dc7bd436e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R727b9fb7ff3849ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93e9a61abc19455a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5f70c0ba2064467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe79188dc7bd436e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Wide Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>