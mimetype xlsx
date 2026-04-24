--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8fbb5a3ee924e60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85193f651b7140ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe79188dc7bd436e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd06f4ae7c6b498e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5f70c0ba2064467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe79188dc7bd436e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8047f08a2acb41f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd06f4ae7c6b498e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Wide Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>