--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85193f651b7140ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R594cd67c6cf44f67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd06f4ae7c6b498e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd95b64ac7f53488a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8047f08a2acb41f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd06f4ae7c6b498e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8fff83d60084934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd95b64ac7f53488a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Wide Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>