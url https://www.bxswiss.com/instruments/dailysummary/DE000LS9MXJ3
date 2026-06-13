--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R594cd67c6cf44f67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c86f5cc8b1a4e77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd95b64ac7f53488a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4c4c1349e0c47ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8fff83d60084934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd95b64ac7f53488a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdea9451f4d7a4992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4c4c1349e0c47ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Wide Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>143,718</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>143,532</x:t>
-[...485 lines deleted...]
-          <x:t>145,479</x:t>
+          <x:t>143,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>