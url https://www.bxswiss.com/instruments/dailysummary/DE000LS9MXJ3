--- v7 (2026-06-13)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c86f5cc8b1a4e77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60b6aeed0d3a4843" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4c4c1349e0c47ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra231bd4261e0495d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdea9451f4d7a4992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4c4c1349e0c47ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d516fa578b94438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra231bd4261e0495d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Wide Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>141,031</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>