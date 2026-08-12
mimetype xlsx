--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60b6aeed0d3a4843" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30088b94901b4f6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra231bd4261e0495d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd4ee8481d6d4068"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d516fa578b94438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra231bd4261e0495d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc37389d3cf1b4290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd4ee8481d6d4068" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Wide Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>