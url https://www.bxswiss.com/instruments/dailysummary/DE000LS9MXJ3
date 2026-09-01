--- v9 (2026-08-12)
+++ v10 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30088b94901b4f6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bce5a25a36947b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd4ee8481d6d4068"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R341e2433cfe64dab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc37389d3cf1b4290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd4ee8481d6d4068" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e024b210bbd4568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R341e2433cfe64dab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Wide Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,572</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>