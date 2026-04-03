--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf433e72896e4dc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28b66041158343f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2ec7182dfae4d12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd215d6bbf24e4efd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcff919ae30064d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2ec7182dfae4d12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29b7ad4a09694296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd215d6bbf24e4efd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitätsaktien aktiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>