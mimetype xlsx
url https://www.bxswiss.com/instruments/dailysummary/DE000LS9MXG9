--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28b66041158343f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra85e4c3522ae4ed2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd215d6bbf24e4efd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3003999f87c34195"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29b7ad4a09694296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd215d6bbf24e4efd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54a079ebed4745bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3003999f87c34195" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitätsaktien aktiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,499</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>