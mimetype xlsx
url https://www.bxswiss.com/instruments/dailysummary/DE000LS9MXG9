--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra85e4c3522ae4ed2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65d022564deb4ee4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3003999f87c34195"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R748081785bf34a25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54a079ebed4745bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3003999f87c34195" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaf9b94b5c8c4df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R748081785bf34a25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitätsaktien aktiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>