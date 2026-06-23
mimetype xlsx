--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65d022564deb4ee4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R710997934ad84d6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R748081785bf34a25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0d36fe17a194cf1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaf9b94b5c8c4df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R748081785bf34a25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fa31a9c75ef4adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0d36fe17a194cf1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitätsaktien aktiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>163,993</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>