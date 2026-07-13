--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R710997934ad84d6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc382dafa63564fc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0d36fe17a194cf1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4a7c488b5784341"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fa31a9c75ef4adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0d36fe17a194cf1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7f30a6cbb814b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4a7c488b5784341" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitätsaktien aktiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>