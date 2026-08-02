--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc382dafa63564fc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd8a6e3e361f41f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4a7c488b5784341"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65ca73c6a8554c2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7f30a6cbb814b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4a7c488b5784341" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R509c3f3bd8fd4d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65ca73c6a8554c2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitätsaktien aktiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...188 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,612</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>01.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>169,950</x:t>
-[...198 lines deleted...]
-          <x:t>168,891</x:t>
+          <x:t>169,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>