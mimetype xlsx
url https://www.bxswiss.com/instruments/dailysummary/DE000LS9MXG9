--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd8a6e3e361f41f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ab11f5fc6f1497f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65ca73c6a8554c2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44540c0ccce74b9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R509c3f3bd8fd4d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65ca73c6a8554c2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cc8b292ef414443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44540c0ccce74b9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitätsaktien aktiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>169,950</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>169,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,855</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>