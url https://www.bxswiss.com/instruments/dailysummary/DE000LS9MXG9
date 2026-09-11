--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ab11f5fc6f1497f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R886d6ce901e94506" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44540c0ccce74b9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ebef979698143a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cc8b292ef414443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44540c0ccce74b9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd27bb55880c84998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ebef979698143a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitätsaktien aktiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>