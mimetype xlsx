--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R886d6ce901e94506" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05f1e2b197d24191" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ebef979698143a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R693f968c07c54727"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd27bb55880c84998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ebef979698143a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cf609b6746047dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R693f968c07c54727" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitätsaktien aktiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>