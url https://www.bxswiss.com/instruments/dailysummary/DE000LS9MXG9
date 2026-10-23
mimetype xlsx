--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05f1e2b197d24191" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e8a0cbd28944f31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R693f968c07c54727"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R701560eb3d1b461a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cf609b6746047dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R693f968c07c54727" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R603023fd566f4cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R701560eb3d1b461a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitätsaktien aktiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,146</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>