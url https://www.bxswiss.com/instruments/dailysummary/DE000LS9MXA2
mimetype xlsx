--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa4cddadc27c4c22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c5531f251e24f69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R151dc7ba57a4452d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R342d6b91fe4b4909"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R969cec9d4ecf4ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R151dc7ba57a4452d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R292693fd261746ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R342d6b91fe4b4909" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MF Investments Selection Austria</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>140,581</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,416</x:t>
-[...490 lines deleted...]
-          <x:t>131,342</x:t>
+          <x:t>142,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>