--- v5 (2026-04-23)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c5531f251e24f69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ae381ea167b41ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R342d6b91fe4b4909"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf163e3e398a43eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R292693fd261746ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R342d6b91fe4b4909" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14effc224f384126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf163e3e398a43eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MF Investments Selection Austria</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>141,144</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>