--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ae381ea167b41ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R998ecaa5e70b48f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf163e3e398a43eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re873e5dff6434ff3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14effc224f384126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf163e3e398a43eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ae0598f0b4945b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re873e5dff6434ff3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MF Investments Selection Austria</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>