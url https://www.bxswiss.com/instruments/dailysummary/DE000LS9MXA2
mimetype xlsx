--- v7 (2026-06-22)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R998ecaa5e70b48f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc89132cce2574bbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re873e5dff6434ff3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f08e4c6cf0b4894"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ae0598f0b4945b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re873e5dff6434ff3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccd2fa37cd8e4f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f08e4c6cf0b4894" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MF Investments Selection Austria</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>