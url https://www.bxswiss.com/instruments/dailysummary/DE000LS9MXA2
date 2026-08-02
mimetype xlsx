--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc89132cce2574bbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72a407597f314123" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f08e4c6cf0b4894"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7616bc1f4b8485b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccd2fa37cd8e4f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f08e4c6cf0b4894" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c73767b2c234330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7616bc1f4b8485b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MF Investments Selection Austria</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>