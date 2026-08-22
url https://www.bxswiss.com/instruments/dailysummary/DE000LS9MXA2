--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72a407597f314123" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5fa46756ce240fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7616bc1f4b8485b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R519db001836a4e84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c73767b2c234330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7616bc1f4b8485b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83f3ccceb71c43ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R519db001836a4e84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MF Investments Selection Austria</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>