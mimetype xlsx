--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5fa46756ce240fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8f077d2ae7f4841" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R519db001836a4e84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6cdf9a35d3a482f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83f3ccceb71c43ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R519db001836a4e84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ad315e2a0f845e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6cdf9a35d3a482f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MF Investments Selection Austria</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>