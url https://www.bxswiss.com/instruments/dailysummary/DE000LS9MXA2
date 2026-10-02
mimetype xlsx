--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8f077d2ae7f4841" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47c54f6cdb8f4248" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6cdf9a35d3a482f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf58a4d33e77f4d48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ad315e2a0f845e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6cdf9a35d3a482f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa56de8ad95e48fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf58a4d33e77f4d48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MF Investments Selection Austria</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...279 lines deleted...]
-          <x:t>144,164</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,154</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>142,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,439</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>