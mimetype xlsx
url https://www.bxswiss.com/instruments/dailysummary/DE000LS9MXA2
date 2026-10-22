--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47c54f6cdb8f4248" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fb13c36ba9a4cbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf58a4d33e77f4d48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68229c12d2b2473b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa56de8ad95e48fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf58a4d33e77f4d48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f390aa7bd0d408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68229c12d2b2473b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MF Investments Selection Austria</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MXA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>