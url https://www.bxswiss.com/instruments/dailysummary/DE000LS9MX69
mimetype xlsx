--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1038367dd6bd458a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5e5e3b2d32f4925" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4339fc597b06468b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra469526b1cc6432b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8116b2e5c57c4749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4339fc597b06468b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R680d207266a540ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra469526b1cc6432b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Mobil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MX69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>126,955</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,131</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>126,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,392</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>