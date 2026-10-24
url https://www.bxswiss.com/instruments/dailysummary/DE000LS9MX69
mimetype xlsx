--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5e5e3b2d32f4925" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeebd8f715fa4fa7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra469526b1cc6432b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e8707fdca0c431c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R680d207266a540ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra469526b1cc6432b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0d0db9dd7c04955" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e8707fdca0c431c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Mobil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MX69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,422</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>