--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2ab3a209b23435a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91f3e54dd9d445af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3844b3b381374d17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9d647e5e9024511"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a3a7a9e755c4428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3844b3b381374d17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a1c044b63bc4c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9d647e5e9024511" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Mobil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MX69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,226</x:t>
@@ -764,31 +366,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>