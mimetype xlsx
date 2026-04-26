--- v7 (2026-04-04)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91f3e54dd9d445af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6af64c759d7c49d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9d647e5e9024511"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a422b928d9944ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a1c044b63bc4c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9d647e5e9024511" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bcce4dee7894e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a422b928d9944ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Mobil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MX69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,485 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...410 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,414</x:t>
@@ -744,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>