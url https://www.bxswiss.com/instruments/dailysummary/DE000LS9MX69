--- v8 (2026-04-26)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6af64c759d7c49d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf41509ac5224510" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a422b928d9944ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re020ca0612b24126"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bcce4dee7894e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a422b928d9944ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05c1ecea941440bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re020ca0612b24126" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Mobil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MX69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,354 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...302 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>