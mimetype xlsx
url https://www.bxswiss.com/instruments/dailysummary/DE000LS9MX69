--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf41509ac5224510" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re30955d623554d87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re020ca0612b24126"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc02f471fadf043ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05c1ecea941440bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re020ca0612b24126" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcace6cb8100d4807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc02f471fadf043ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Mobil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MX69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>