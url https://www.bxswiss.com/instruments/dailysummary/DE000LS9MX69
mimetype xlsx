--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re30955d623554d87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R796046cc64f84ad6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc02f471fadf043ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0da37eee07f9440f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcace6cb8100d4807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc02f471fadf043ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4081ce2729b4db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0da37eee07f9440f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Mobil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MX69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>