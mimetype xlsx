--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R796046cc64f84ad6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbe102e499884d46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0da37eee07f9440f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfada0781133745f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4081ce2729b4db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0da37eee07f9440f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb884c48e61ef4fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfada0781133745f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Mobil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MX69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,871</x:t>
@@ -737,31 +299,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,894</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>