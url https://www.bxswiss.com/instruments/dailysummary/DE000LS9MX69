--- v12 (2026-07-15)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbe102e499884d46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2943035c8d842c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfada0781133745f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31077deea1934102"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb884c48e61ef4fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfada0781133745f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b7df934d58f4f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31077deea1934102" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Mobil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MX69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,579 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...499 lines deleted...]
-          <x:t>122,894</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>