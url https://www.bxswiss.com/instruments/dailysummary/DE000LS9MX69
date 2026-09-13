--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2943035c8d842c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1038367dd6bd458a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31077deea1934102"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4339fc597b06468b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b7df934d58f4f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31077deea1934102" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8116b2e5c57c4749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4339fc597b06468b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Mobil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MX69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,415 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...363 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -697,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,906</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>