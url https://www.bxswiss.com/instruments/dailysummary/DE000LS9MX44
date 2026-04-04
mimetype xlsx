--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12462fdc1cb342a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfbfe490f92f46cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re668c2d54ac84d7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc910a21fc7d64d32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38123b9e19464f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re668c2d54ac84d7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8da2287d865341ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc910a21fc7d64d32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MX44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,956</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>