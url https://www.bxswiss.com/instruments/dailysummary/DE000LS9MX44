--- v6 (2026-04-04)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfbfe490f92f46cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10a4f15f568a472b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc910a21fc7d64d32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbef3f3269af94dcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8da2287d865341ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc910a21fc7d64d32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0654022d63c240bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbef3f3269af94dcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MX44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>146,892</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,588</x:t>
-[...296 lines deleted...]
-          <x:t>144,956</x:t>
+          <x:t>143,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,464</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>