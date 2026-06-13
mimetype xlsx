--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10a4f15f568a472b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R863bedaecdba4431" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbef3f3269af94dcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41ca76b114394102"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0654022d63c240bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbef3f3269af94dcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2a82b25c53b44a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41ca76b114394102" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MX44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>150,206</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,595</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>147,464</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>