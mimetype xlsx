--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R863bedaecdba4431" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85986d1e4af44f70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41ca76b114394102"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27b6e3ada1d74f71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2a82b25c53b44a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41ca76b114394102" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa98790ad3634269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27b6e3ada1d74f71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MX44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,876</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>