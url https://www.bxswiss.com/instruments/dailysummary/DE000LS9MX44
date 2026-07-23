--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85986d1e4af44f70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7991744b93d4ff8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27b6e3ada1d74f71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R665243731a5a4628"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa98790ad3634269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27b6e3ada1d74f71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4278627420514f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R665243731a5a4628" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MX44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>