--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7991744b93d4ff8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18ff8774b3e14b73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R665243731a5a4628"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R164bc49975064510"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4278627420514f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R665243731a5a4628" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92b2b45e90d54aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R164bc49975064510" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MX44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>158,092</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,795</x:t>
-[...355 lines deleted...]
-          <x:t>152,480</x:t>
+          <x:t>159,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>