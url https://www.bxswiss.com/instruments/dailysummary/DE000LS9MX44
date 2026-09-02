--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18ff8774b3e14b73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f6383b757f34bb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R164bc49975064510"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b9f558f66d340b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92b2b45e90d54aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R164bc49975064510" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cdccd514e8b4adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b9f558f66d340b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MX44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>