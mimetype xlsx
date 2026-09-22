--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f6383b757f34bb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R664d76f73f3e4ec8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b9f558f66d340b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde75b849d49e4415"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cdccd514e8b4adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b9f558f66d340b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recd071ff15b24297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde75b849d49e4415" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MX44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...311 lines deleted...]
-          <x:t>158,605</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,247</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>158,467</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,513</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>158,723</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,153</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>