--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R664d76f73f3e4ec8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf520af33cd6b472b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde75b849d49e4415"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R321ec95fe1dc4400"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recd071ff15b24297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde75b849d49e4415" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6dabc6eccef4172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R321ec95fe1dc4400" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MX44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>