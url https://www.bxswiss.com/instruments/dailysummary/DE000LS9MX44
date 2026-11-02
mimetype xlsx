--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf520af33cd6b472b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74cf228176ee46a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R321ec95fe1dc4400"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra25036ef7a5a4f55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6dabc6eccef4172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R321ec95fe1dc4400" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R045ea5a7b4ef4072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra25036ef7a5a4f55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MX44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>