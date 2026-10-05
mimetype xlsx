--- v15 (2026-09-15)
+++ v16 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0cca5d66b3a4da3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eb4efcf8e4a443f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4244ef3ef3974877"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R829428c4897045ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cf14d209f1c42a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4244ef3ef3974877" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ccdb2de1c1e4de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R829428c4897045ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nach Greenblatt (Deutschland)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MX10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...318 lines deleted...]
-          <x:t>121,847</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,404</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...199 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>