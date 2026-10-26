--- v16 (2026-10-05)
+++ v17 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eb4efcf8e4a443f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52c09d450638412f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R829428c4897045ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R498c2a0aab224e63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ccdb2de1c1e4de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R829428c4897045ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6e49b7c5775486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R498c2a0aab224e63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nach Greenblatt (Deutschland)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MX10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,866</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,799</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>