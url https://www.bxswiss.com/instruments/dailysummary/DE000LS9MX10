--- v6 (2026-03-16)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R468b2c247eaa4d5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d01dc87c8b44125" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7756ab4616eb4d00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19f97b948731433e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R690181cb72224e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7756ab4616eb4d00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9f5babe90a24477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19f97b948731433e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nach Greenblatt (Deutschland)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MX10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...171 lines deleted...]
-          <x:t>114,659</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,482</x:t>
-[...393 lines deleted...]
-        <x:is>
           <x:t>115,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>