--- v7 (2026-04-05)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d01dc87c8b44125" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5dfaaadff1f4d07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19f97b948731433e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6ab6f40529d42cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9f5babe90a24477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19f97b948731433e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbba62b5e6e5247a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6ab6f40529d42cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nach Greenblatt (Deutschland)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MX10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>