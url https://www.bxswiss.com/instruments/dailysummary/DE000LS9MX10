--- v8 (2026-04-25)
+++ v9 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5dfaaadff1f4d07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37a2c224728f4a73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6ab6f40529d42cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R349e779f4be24ffa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbba62b5e6e5247a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6ab6f40529d42cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb274c8083a4645d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R349e779f4be24ffa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nach Greenblatt (Deutschland)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MX10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>118,515</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,370</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...469 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>