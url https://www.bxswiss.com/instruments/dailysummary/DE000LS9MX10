--- v9 (2026-05-15)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37a2c224728f4a73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86a6529bcb924719" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R349e779f4be24ffa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0077c823c172474c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb274c8083a4645d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R349e779f4be24ffa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R610be1e2c36044e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0077c823c172474c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nach Greenblatt (Deutschland)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MX10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,74 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,172</x:t>
@@ -737,31 +252,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>