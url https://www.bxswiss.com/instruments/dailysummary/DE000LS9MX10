--- v10 (2026-06-05)
+++ v11 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86a6529bcb924719" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red0ee70641f847bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0077c823c172474c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59aff1774b96405c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R610be1e2c36044e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0077c823c172474c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8124f7a6a354d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59aff1774b96405c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nach Greenblatt (Deutschland)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MX10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,506 +149,88 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...296 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,828</x:t>
@@ -657,31 +239,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,981</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>