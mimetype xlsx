--- v11 (2026-06-27)
+++ v12 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red0ee70641f847bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2eb81f140884819" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59aff1774b96405c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce3ada7b6aca4565"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8124f7a6a354d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59aff1774b96405c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdad08b8ebc134003" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce3ada7b6aca4565" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nach Greenblatt (Deutschland)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MX10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,526 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...181 lines deleted...]
-          <x:t>119,680</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,489</x:t>
-[...301 lines deleted...]
-          <x:t>118,981</x:t>
+          <x:t>119,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>