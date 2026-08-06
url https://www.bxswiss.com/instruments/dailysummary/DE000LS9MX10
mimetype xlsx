--- v12 (2026-07-17)
+++ v13 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2eb81f140884819" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3bac7a180f04d7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce3ada7b6aca4565"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb8066aa6c9a4ec1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdad08b8ebc134003" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce3ada7b6aca4565" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re45caf3cd7b049bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb8066aa6c9a4ec1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nach Greenblatt (Deutschland)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MX10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>