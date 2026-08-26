--- v13 (2026-08-06)
+++ v14 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3bac7a180f04d7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f47ed94f5604e1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb8066aa6c9a4ec1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redbcd42a6aea4edf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re45caf3cd7b049bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb8066aa6c9a4ec1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b84b895090a4789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redbcd42a6aea4edf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nach Greenblatt (Deutschland)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MX10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>