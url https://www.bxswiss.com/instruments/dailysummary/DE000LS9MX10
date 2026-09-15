--- v14 (2026-08-26)
+++ v15 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f47ed94f5604e1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0cca5d66b3a4da3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redbcd42a6aea4edf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4244ef3ef3974877"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b84b895090a4789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redbcd42a6aea4edf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cf14d209f1c42a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4244ef3ef3974877" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nach Greenblatt (Deutschland)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MX10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>122,113</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,554</x:t>
-[...382 lines deleted...]
-          <x:t>123,100</x:t>
+          <x:t>122,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>