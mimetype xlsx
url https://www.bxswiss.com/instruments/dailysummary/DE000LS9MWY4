--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R947a59887db04beb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R592a2665ee3f48e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb17dd818ea5d4b71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea49f6f0cb6f4163"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b28a067d3d94382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb17dd818ea5d4b71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R807d92fcc2974d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea49f6f0cb6f4163" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy Crisis Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>195,471</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>194,291</x:t>
-[...258 lines deleted...]
-        <x:is>
           <x:t>194,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,895</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>