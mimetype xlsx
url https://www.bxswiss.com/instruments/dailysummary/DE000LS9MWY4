--- v15 (2026-10-04)
+++ v16 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R592a2665ee3f48e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50ce262246c74734" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea49f6f0cb6f4163"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eea908bfb414a01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R807d92fcc2974d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea49f6f0cb6f4163" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52c281623ae84902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eea908bfb414a01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy Crisis Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>