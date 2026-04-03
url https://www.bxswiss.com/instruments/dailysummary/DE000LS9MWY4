--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6294934af01a4dc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91b3affe4efb40ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd96561c634cf4f89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb96a7ff816fb457b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb69b12f8e2946bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd96561c634cf4f89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf861ca66c39842d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb96a7ff816fb457b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy Crisis Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>