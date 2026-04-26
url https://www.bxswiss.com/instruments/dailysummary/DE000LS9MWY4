--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91b3affe4efb40ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea82f219d0624d52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb96a7ff816fb457b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5bc7b8b1d284841"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf861ca66c39842d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb96a7ff816fb457b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rede9976b15d54928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5bc7b8b1d284841" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy Crisis Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>