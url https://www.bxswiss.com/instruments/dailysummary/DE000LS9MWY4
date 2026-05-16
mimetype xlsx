--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea82f219d0624d52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3496c75f2171418c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5bc7b8b1d284841"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a7377c90abc4079"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rede9976b15d54928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5bc7b8b1d284841" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfad18828be6e4fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a7377c90abc4079" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy Crisis Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>