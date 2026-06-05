--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3496c75f2171418c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R784b50e14ff744d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a7377c90abc4079"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf36e8af7c47d469e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfad18828be6e4fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a7377c90abc4079" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b9867511cca4724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf36e8af7c47d469e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy Crisis Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...257 lines deleted...]
-          <x:t>170,596</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,846</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>171,485</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>