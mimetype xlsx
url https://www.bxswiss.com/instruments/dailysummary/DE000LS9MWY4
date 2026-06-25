--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R784b50e14ff744d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8200714042df4ccf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf36e8af7c47d469e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R053860d82aed4301"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b9867511cca4724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf36e8af7c47d469e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdca2021ebe604467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R053860d82aed4301" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy Crisis Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,158</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>