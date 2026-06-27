--- v10 (2026-06-25)
+++ v11 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8200714042df4ccf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d46c5e6843f4003" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R053860d82aed4301"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9c45b185e43481f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdca2021ebe604467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R053860d82aed4301" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R565d5393d4104de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9c45b185e43481f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy Crisis Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,639</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>