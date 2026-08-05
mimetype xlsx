--- v11 (2026-06-27)
+++ v12 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d46c5e6843f4003" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7803e9a890b04924" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9c45b185e43481f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9603143060134a01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R565d5393d4104de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9c45b185e43481f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad335a910cda4d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9603143060134a01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy Crisis Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>178,451</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>