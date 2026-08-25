--- v12 (2026-08-05)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7803e9a890b04924" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ebb6e6f8ac5402c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9603143060134a01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f84ee2a8dd44247"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad335a910cda4d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9603143060134a01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0267e0533764a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f84ee2a8dd44247" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy Crisis Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>187,115</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,138</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>190,830</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>