--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ebb6e6f8ac5402c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R947a59887db04beb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f84ee2a8dd44247"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb17dd818ea5d4b71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0267e0533764a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f84ee2a8dd44247" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b28a067d3d94382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb17dd818ea5d4b71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy Crisis Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,427</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,634</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>