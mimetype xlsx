--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R122761ea14b1429a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8266a915f67243da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R268b8802515043a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e60e3b047394377"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1377c3c5bb084f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R268b8802515043a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R658b680b8a2b4574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e60e3b047394377" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unternehmensgewinn-Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,672</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>