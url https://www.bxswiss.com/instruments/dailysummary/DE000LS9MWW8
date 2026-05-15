--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8266a915f67243da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1638ca4342c145db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e60e3b047394377"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R547ddf1037b94b74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R658b680b8a2b4574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e60e3b047394377" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde9e218ee4c247ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R547ddf1037b94b74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unternehmensgewinn-Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>105,672</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>