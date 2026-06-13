--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1638ca4342c145db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1d41765b96d40a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R547ddf1037b94b74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R595c0651d6e244f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde9e218ee4c247ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R547ddf1037b94b74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R791765e9a8fe4d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R595c0651d6e244f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unternehmensgewinn-Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...387 lines deleted...]
-          <x:t>106,639</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,542</x:t>
-[...119 lines deleted...]
-          <x:t>106,624</x:t>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,838</x:t>
-[...58 lines deleted...]
-          <x:t>105,113</x:t>
+          <x:t>105,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>