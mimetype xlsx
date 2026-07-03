--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1d41765b96d40a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0f41823e1784b30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R595c0651d6e244f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea5384b9b331497d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R791765e9a8fe4d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R595c0651d6e244f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11669e0acc5a4407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea5384b9b331497d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unternehmensgewinn-Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>106,965</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,371</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>108,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>