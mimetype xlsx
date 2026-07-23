--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0f41823e1784b30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5f60ba787e940fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea5384b9b331497d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R066e49424b3344f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11669e0acc5a4407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea5384b9b331497d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b58554e77e94fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R066e49424b3344f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unternehmensgewinn-Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,476</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>