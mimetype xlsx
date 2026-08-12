--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5f60ba787e940fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rece4ee119d564648" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R066e49424b3344f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe04bb3e48d24c0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b58554e77e94fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R066e49424b3344f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4930486c4c594309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe04bb3e48d24c0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unternehmensgewinn-Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>