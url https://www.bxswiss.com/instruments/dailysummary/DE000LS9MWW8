--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rece4ee119d564648" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1033b6440a6443f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe04bb3e48d24c0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fa765eddc274512"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4930486c4c594309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe04bb3e48d24c0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba653644716b4d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fa765eddc274512" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unternehmensgewinn-Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,605</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>116,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,496</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>