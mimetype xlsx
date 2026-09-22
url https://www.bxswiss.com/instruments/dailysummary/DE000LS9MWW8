--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1033b6440a6443f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra249434ac64047a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fa765eddc274512"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1efd51b0b8844b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba653644716b4d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fa765eddc274512" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44de1ed972ef425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1efd51b0b8844b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unternehmensgewinn-Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>