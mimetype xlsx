--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra249434ac64047a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a2f508ec6664454" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1efd51b0b8844b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R494222f1c6ab4f65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44de1ed972ef425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1efd51b0b8844b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82cda1723f104f83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R494222f1c6ab4f65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unternehmensgewinn-Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,157</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>