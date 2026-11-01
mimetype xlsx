--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a2f508ec6664454" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c9d6872b4bb4aab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R494222f1c6ab4f65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cbe32fc93bf408e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82cda1723f104f83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R494222f1c6ab4f65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b9f385a85bd45b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cbe32fc93bf408e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unternehmensgewinn-Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,733</x:t>
-[...134 lines deleted...]
-          <x:t>114,633</x:t>
+          <x:t>114,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,367</x:t>
-[...377 lines deleted...]
-          <x:t>113,157</x:t>
+          <x:t>115,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,552</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>